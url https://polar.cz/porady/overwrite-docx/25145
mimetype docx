--- v0 (2026-01-03)
+++ v1 (2026-05-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tříkráloví koledníci přinášejí lidem radost a požehnání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">I v Moravskoslezském kraji začala první den nového roku Tříkrálová sbírka. Letos, po pauze vynucené pandemií, kdy byla sbírka pouze virtuální, vyrazili koledníci znovu do ulic. Novinkou jsou statické kasičky na nejvyšších vrcholech Beskyd i Jeseníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -338,53 +453,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Daniel, Klaudie a Lukáš. To jsou hned tři děti, které se narodily na Nový rok v havířovské nemocnici. Všechny jsou zdravé a maminky šťastné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Kubalová, maminka Lukáše: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Pro mne bylo důležité, protože jsem po sekci, aby miminko nebylo separované, což se nám podařilo. Potom, když mě převezli na JIP, tak i tam byl po celou dobu s námi tatínek. Dítě mám neustále při sobě. Jsou tady i paní, které tady chodí skrz z kojení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">První narozené děti měly samozřejmě i gratulanty.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">První narozené děti měly samozřejmě i gratulanty. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO), primátor Havířova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tak letos padl v porodnici rekord 1 120 dětí, je opravdu úžasné číslo. Je to poprvé od roku 1994, takže je to skvělé a myslím, že v tomto směru v dnešní době slyšet takto pozitivní zprávy, je velmi dobré a všem novým novorozeňatům z Havířova přeji jen to nejlepší." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oddělení čekají v letošním roce velké změny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -423,193 +537,150 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hokejový turnaj žáků pátých tříd Winter Classic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Český hokejový svaz se postaral o zpestření posledních dnů roku pro malé hokejisty. V Bruntále se konal jeden ze čtyř turnajů v republice v mini hokeji pod širým nebem, tzv Winter Classic. Byl pořádán pro kategorii hokejistů z pátých tříd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Malí hokejisté si turnaje pod širým nebem opravdu užívali. Mnozí se jej účastnili poprvé v životě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Ohera, trenér Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Všichni kluci si zahrají, jsou spokojeni a užívají si tento den, protože je to takový zážitkový turnaj venku pod otevřeným nebem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Meidl, trenér Prostějov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Pro ty děti je to jenom zážitek pod otevřeným nebem, málo dětí už to zažilo, my starší jsme to zažívali více. Určitě je to zpestření těch vánočních svátků.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Shejbal, trenér Přerov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> „Zatím se nám daří, děcka si to užívají, takže je to výborné." </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> „Zatím se nám daří, děcka si to užívají, takže je to výborné."  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Sztefek, regionální trenér MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsou tady družstva Brumov-Bylnice, Nový Jičín, Uherské Hradiště, Přerov, Blansko, Orlová. Hraje se dvakrát 20 minut, pravidla mini hokeje, které jsou součástí žákovských přípravek.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Turnaje se bohužel nemohlo účastnit žádné družstvo z měst okresu Bruntál, jelikož tuto kategorii žáků nemají.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Živčák, předseda Okresního svazu ledního hokeje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsme rádi, že se hraje tady v okrese Bruntál, že se hraje v Bruntále, protože vítězové tady toho postupují do finále českého hokeje na Harfu do Prahy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Hráči dali do hry všechno a o dramatické momenty nebyla nouze.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, hokejisté: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My jsme z Uherského Hradiště a daří se nám dobře.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Jo, jsme Uherské Hradiště a vedeme, takže dobré.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jo, je to dobrý, všechny zápasy jsme zatím vyhráli, takže myslím, že se dostaneme do finále.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na prvních dvou místech nakonec skončili hokejisté z Uherského Hradiště a Prostějova před třetím Přerovem a postupují tak do pražského celorepublikového finále.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -847,93 +918,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-01-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>