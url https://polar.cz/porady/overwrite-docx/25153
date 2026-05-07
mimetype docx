--- v0 (2026-01-03)
+++ v1 (2026-05-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nová pravidla testování ve školách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Testování na školách po svátcích je časově více náročné. Antigenní test se provádí dvakrát týdně všem žákům i zaměstnancům bez ohledu na očkování, nebo prodělání nemoci. Při pozitivním výsledku se mění i režim ve třídách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,82 +185,79 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud test odhalí pozitivitu v pondělí, dítě jde domů a třída se učí v běžném provozu. Při čtvrtečním testování se pravidla mění.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Ptáček, ředitel ZŠ F. Hrubína, Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Děti zůstávají ve škole, ale přecházejí do toho systému, že pokud to pozitivní dítě zachycené nedonese negativní PCR test, tak se děti testují antigenními testy každý den. Plus musí dodržovat hygienická pravidla. To znamená vymezíme jim toaletu, budou muset nosit ochranu dýchacích cest.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Další novinkou je, že se musí testovat i všichni učitelé. I ti musí chodit nyní do školy dříve.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Další novinkou je, že se musí testovat i všichni učitelé. I ti musí chodit nyní do školy dříve. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Čestmír Slíva, učitel, ZŠ F. Hrubína, Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Osobně s tím problém nemám. Víme, že i očkovaní mohou přenášet. Spíše se dívám na to, jestli ty testy jsou účinné a zda mají ten záchyt, který očekáváme.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">K testování jednou týdně se všechny školy vrátí od 17. ledna.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  K testování jednou týdně se všechny školy vrátí od 17. ledna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava pokračuje v rekonstrukcích vodovodu a kanalizací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -400,56 +512,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Podle  vedení města by  měl větší mírou přispívat na provoz  okresních divadel stát a kraj. Např. v  minulém roce se podařilo získat jednorázovou dotaci z Ministerstva  kultury ve výši 20 mil. korun, což divadlu významně pomohlo. Na  financováním by se měl v budoucnu podílet více také soukromý  sektor.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Oriešíck, náměstek primátora Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pokud  bychom vyřešili vícezdrojové financování v roce 2022 třeba na  dobu 5 let, tak to by byla úžasná informace pro mne, pro divadlo i  pro Opavany.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bývalý  ředitel  Ilja Racek, který vedl Slezské divadlo 5 let a z funkce  na podzim loňského roku odstoupil, zde bude nadále působit jako  poradce pro získávání dotací.</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínské akrobatky ztvárnily emoční příběh žen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -602,93 +708,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-01-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>