--- v0 (2025-12-23)
+++ v1 (2026-09-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dětské hřiště Hříbek čeká po dopravní nehodě oprava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hojně navštěvované dětské hřiště Hříbek ve Frýdku-Místku zažilo nedávno těžko uvěřitelnou událost. Ze silnice vylétlo auto, které projelo parkem a částečně přes hřiště, kde zdemolovalo několik prvků. Naštěstí v té době na místě nebyly děti. Město teď nechá hřiště opravit a posoudí jeho bezpečnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,125 +178,122 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Kdyby tu byly děti, no." 2.) "Jediné štěstí, že tu teda nikdo nebyl. Nevím, jak to dopadlo,  teda jestli nějak řidič utrpěl zranění. No, jsme rádi, že jsme tu taky nebyli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Kubzová, mluvčí Policie ČR  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dvaasedmdesátiletý řidič jel se svým vozidlem po ulici Elišky  Krásnohorské ve Frýdku-Místku, kdy při odbočování na ulici Puškinovu se plně  nevěnoval řízení a vjel vozidlem mimo vozovku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Auto vyjelo ze silnice, projelo dobrých 100 metrů přes park,  trefilo se mezi stromy, dokonce tady mezi houpačky a lavičky a na dětském hřišti  ho nestavil ani sloup.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Auto vyjelo ze silnice, projelo dobrých 100 metrů přes park,  trefilo se mezi stromy, dokonce tady mezi houpačky a lavičky a na dětském hřišti  ho nestavil ani sloup. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Kubzová, mluvčí Policie ČR  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V daném případě se řidič plně nevěnoval řízení, jelikož  mu během jízdy z mřížky ventilátoru spadl pod nohy držák i s mobilním  telefonem, který se následně snažil vytáhnout."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme veliké štěstí, že se nikomu nic nestalo. Nebyly tady  zrovna děti a ani nedošlo k poškození například populárního hříbku,  protože to by byla obrovská škoda."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Kubzová, mluvčí Policie ČR  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Řidič se dopustil přestupku v dopravě, který s ním  policisté vyřešili uložením pokuty příkazem na místě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město už připravuje opravu poškozených prvků, aby bylo hřiště  pro děti opět plně funkční.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město už připravuje opravu poškozených prvků, aby bylo hřiště  pro děti opět plně funkční. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Za město chci říct, že my se budeme snažit, aby hřiště bylo  co nejdříve v původním stavu a určitě na jaro, až budou děti v plné parádě  na hřišti, tak bude všechno v pořádku a pokud vznikla škoda a bude  dokázáno úmyslné zavinění, tak se samozřejmě jako město přihlásíme o to, abychom  ty peníze získali zpět na opravu hřiště."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zároveň se chystá pro jistotu posouzení bezpečnosti hřiště. Ale  nehoda, která se tady stala by se dala zařadit mezi opravdu těžko uvěřitelnou  shodu náhod, kdy se auto dostalo až na hřiště.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zároveň se chystá pro jistotu posouzení bezpečnosti hřiště. Ale  nehoda, která se tady stala by se dala zařadit mezi opravdu těžko uvěřitelnou  shodu náhod, kdy se auto dostalo až na hřiště. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hromada odpadků v Kunčičkách se stále zvětšuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -447,179 +559,129 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vánoční i povánoční akce na hradě Sovinci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hrad Sovinec po celou dobu mezi svátky až do konce letošního roku lákal návštěvníky na akci Vánoční mincování. I v tomto drsném počasí tady hřály ohně, ozývaly se zvuky kovářů a  razičů mincí. Zájemci o zimní atmosféru mohou hrad navštívit ještě 8. ledna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Připrava zimní akce na hradě nebyla po nadílce sněhu vůbec jednoduchá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Koutný, kastelán na Sovinci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Takže byly to přípravy, jak vidíte, odhrnování sněhu po celém hradě, přípravou vánoční výzdoby, přípravou prohlídkových tras.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Vnitřní prostory hradu byly vyhřáté, návštěvníci se mohli seznámit s některými již zaniklými řemesly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Prokeš, vedoucí Studia bez kliky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Máme tady přichystané raznice historických mincí a máme tady taky tiskařský historický stroj, na kterém si naši návštěvníci můžou vytisknout krásnou rytinu od Albrechta Dürrera.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Na hrad si našly cestu hlavně rodiny s dětmi. Razí si mince, tisknou historické tisky i obdivují kovářské řemeslo. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Na hrad si našly cestu hlavně rodiny s dětmi. Razí si mince, tisknou historické tisky i obdivují kovářské řemeslo.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci hradu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Bylo to krásné. Já jsem tu byl poprvé v zimě a moc se nám to líbilo.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Nejvíc, nejlepší byla ta mincovna asi. Nebo pan mincmistr, v prachárně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Mě se nejvíc líbilo všechno.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Líbí se nám tady hodně, teď jsme přijeli a zima nám není."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Muzeum Bruntál a správa hradu už nyní žijí také přípravami na novou sezónu v příštím roce.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Koutný, kastelán na Sovinci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pro nás už je otevření hradu takřka za dveřmi, máme na to tři měsíce, takže chystáme akce a samozřejmě pro návštěvníky v nové sezóně budeme mít připravenu i novou expozici. Jakou, tak to vám neprozradím, přijďte se sami podívat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Kdo se chce podívat na zimní hrad a mezi svátky už to nestihl, bude mít možnost přijet ještě 8. ledna. Bude se tady konat pro všechny ještě Novoroční procházka hradem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -716,93 +778,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-06-01-2022-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>