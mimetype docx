--- v0 (2026-01-03)
+++ v1 (2026-04-17)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.1.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Posilovací dávku mohou dostat všechny věkové skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Očkovací centrum v havířovské nemocnici zvládá každý den uspokojit všechny zájemce o vakcínu. Od tohoto týdne si mohou přijít pro posilovací dávku také lidé starší 18 let. Prozatím ale mezi mladými není zájem příliš velký.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V úterý se očkovací centra otevřela už pro všechny věkové skupiny. Na větší nápor lidí z kategorie 18+ byli připraveni i v Havířově. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Nabielcová, vedoucí vakcinačního centra Nemocnice Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “18+ bylo puštěno 4. ledna a za ty dva dny za 4. a 5. nás navštívilo jenom osm zájemců, kteří přišli na třetí posilující dávku. Ten zájem zatím není tak veliký. Je možné, že ta osvěta ještě není silná, že osmnáctiletí mohou přijít po pátém měsíci a dneska máme objednáno pouze tři zájemce.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ministr zdravotnictví v posledních dnech několikrát uvedl, že každý kdo chce vakcínu, může přijít kamkoliv bez objednání.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ministr zdravotnictví v posledních dnech několikrát uvedl, že každý kdo chce vakcínu, může přijít kamkoliv bez objednání. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irma Kaňová, PR manažer Nemocnice Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V tuto chvíli nám nepřišly žádné oficiální pokyny. Takže vyčkáváme. Naše nové očkovací centrum, které jsme přesunuli ze sportovní haly má kapacitu přes 650 očkovanců, ale celkově ten prostor je daleko menší. Takže ve chvíli, kdy se vytvoří fronta, tak ti lidé musí stát venku a mnohdy to není komfortní z důvodu počasí. Takže by bylo asi lepší prozatím pokud to půjde a pokud nebudeme mít jiné pokyny, neustále respektovat to, že se budou rezervovat přes rezervační systém Reservatic.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stejný názor na věc má i krajská nemocnice v Karviné. I zde kvůli plynulosti prozatím upřednostňují objednávání přes rezervační systém. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -419,57 +533,50 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">První dny nového roku patří tradičně největší dobročinné akci u nás - Tříkrálové sbírce. Koledníci v čele s ředitelem novojičínské Charity vyrazili s požehnáním také na radnici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zpěv Tříkrálových koledníků bylo po roční pauze opět slyšet v ulicích Nového Jičína, a také v jeho centru, když se svým pozdravem dorazili mudrcové i k budově radnice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Brož, ředitel Charity Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Letošní Tříkrálová sbírka už se víceméně podobá těm sbírkám, tak jak byly v minulosti. Po té sbírce, která byla loni online a koledníci nechodili, tak letos už vyrazili do ulic. Už se těšili.” </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ta sbírka je určena částečně i pro naše město. Město s Charitou dlouhodobě spolupracuje. Je to služba, která zapadá do sociální sítě našich služeb, kterou podporuje i město finančně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Největší část peněz ze sbírky půjde na nové auto, to současné už Charitě dosluhuje. Pokračovat budou projekty cílené podpory potřebným lidem, jako je fond kroužky a fond humanitární pomoci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -587,93 +694,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-01-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>