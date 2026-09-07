--- v1 (2026-04-17)
+++ v2 (2026-09-07)
@@ -736,51 +736,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-01-2022-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-01-2022-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>