--- v0 (2026-01-30)
+++ v1 (2026-06-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci sledovali na kamerách krádež v přímém přenosu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerový systém je v Ostravě velmi často klíčový pro  dopadení pachatelů trestných činů a stejně tomu bylo i v minulém týdnu. Strážníci v operačním středisku sledovali v přímém přenosu dva mladíky, kteří okradli na tramvajové zastávce spícího muže. Krátce nato byli zadrženi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -130,53 +245,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Těžká technika najela do prostoru bývalých jeslí na Šumbarku. Z budovy, která bude po rekonstrukci sloužit organizaci Santé, zbyl jen skelet. Část šla úplně dolů, aby vznikl prostor pro výtah. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bohuslav Niemiec (KDU-ČSL), náměstek primátora:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Zůstaly tady pouze svislé nosné konstrukce, střešní konstrukce a prakticky všechno ostatní bude nové. To znamená, přijdou tam nová okna, dveře, příčky, které budou rozdělovat místnosti. Budou tam nové rozvody elektřiny, nové rozvody zdravotechniky. Zakázku jsme soutěžili ještě v minulém roce, kdy ještě ceny nebyly tak vysoko. Takže myslím, že cena je dobrá a jsem za to rád.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po rekonstrukci se stane tato budova nejmodernější pro sociální účely.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po rekonstrukci se stane tato budova nejmodernější pro sociální účely. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislava Gorecká (ANO), náměstkyně primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bude určena pro klienty, kteří v současné době chodí do organizace Santé do denních stacionářů. Takže toto bude denní stacionář právě pro klienty s mentálním, nebo kombinovaným zdravotním postižením a tím, že tedy bude plně bezbariérová, tak tady najdou zázemí pro sebe vlastně zejména lidé, kteří jsou upoutáni na invalidní vozík." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rekonstrukce by měla být dokončena do září a vyjde na zhruba 43 milionů korun. V další etapě bude následovat revitalizace zahrady.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -477,185 +591,129 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Po oblevě se areály vracejí k plnému provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oteplení po vánočních svátcích přidělalo vrásky na čelech provozovatelů lyžařských areálů v celé zemi. Mnohé areály musely omezit provoz, zrušit večerní lyžování nebo dokonce zastavit provoz některých sjezdovek. Současné mrazivé počasí však pomáhá opětovnému dosněžování svahů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Mezi areály byly však i takové, které obleva díky jejich přípravě, příliš nezaskočila.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Petrů, vedoucí provozu Ski areál Kopřivná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jak vidíte, my máme dostatek sněhu, i ten déšť, který tady byl, to oteplení, nám nijak nezasáhlo do toho sněhu, do té kvality, který jsme měli nasněžený. Teď se snažíme, když klesly teploty, znovu sněžit, abychom dali sjezdovku do stoprocentního stavu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, lyžaři: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to super, jsem z Kroměříže, je to dobrý, paráda.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Svah je dobrej, jezdí se krásně a celkově je pěkně. Z Kroměříže jsme, taky jsme jeli dvě hoďky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Moc se mi líbí, drobci, jak se vám líbí? Moc, super je to.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„No nám se tady líbí, je tady úplně parádně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Sníh je super, počasí je ještě lepší.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Také další areály se s oblevou vypořádaly a provoz se postupně vrací do normálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedřich Hrubý, vedoucí provozu Ski Karlov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„S oblevou jsme se vypořádali, že jsme začali opět zasněžování, dosněžujeme sjezdovky tam, kde nás to potrápilo nejvíc, tak vlastně vytváříme sníh na víkend. Na víkend bychom měli mít připravené zase všechny 4 sjezdovky, tady na tom hlavním areálu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provozovatelé připravili také mnoho lyžařských instruktorů pro své lyžařské školky.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedřich Hrubý, vedoucí provozu Ski Karlov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Školka jede naplno, jedou zde dva až tři pásy, podle klientů. Instruktorů teď vyučuje kolem deseti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provoz obnovuje také závodní sjezdovka areálu Klobouk, kde se již o víkendu budou konat první lyžařské závody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -752,93 +810,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-01-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>