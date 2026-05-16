--- v0 (2026-02-13)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.2022, 18:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je čas na medicínu speciál, která mapuje dění ve Fakultní nemocnici Ostrava... Tentokrát se zastavíme na gynekologicko porodnické klinice, kde se rodí čím dál tím více dětí…, čím to je, je dozvíte po prvním příspěvku od přednosty kliniky Ondřeje Šimetky a také vám ukážeme nově vybavené prostory intenzivní medicíny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První dítě Moravskoslezského kraje i Ostravy se narodilo ve Fakultní nemocnici Ostrava. Porodnice má za sebou rekordní rok. Za 12 měsíců roku 2021 se tam  narodilo  přes 2 600 dětí, což je nejvíce za posledních 25 let. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">První dítě MS kraje i Ostravy se narodilo ve FNO</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -142,54 +257,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Loňský rok byl v porodnici rekordní. Narodilo se tady 1244 holčiček a 1376 chlapečků což je nejvíce za posledních 25 let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MUDr. Richard Špaček, vedoucí lékař porodních sálů, Gynekologicko – porodnická klinika FNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V uplynulém roce se nám podařilo zavést pár věcí do provozu naší porodnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Viděli jsme reportáž o prvním narozeném dítěti letošního roku…,  podrobnější informace už v rozhovoru s docentem Ondřejem Šimetkou, přednostou Gynekologické-porodnické klinice,  Fakultní nemocnice Ostrava.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Viděli jsme reportáž o prvním narozeném dítěti letošního roku…,  podrobnější informace už v rozhovoru s docentem Ondřejem Šimetkou, přednostou Gynekologické-porodnické klinice,  Fakultní nemocnice Ostrava.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce kliniky KARIM jde do finále</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pacienti FN ostrava určitě zaznamenali v uplynulých měsících zvýšený ruch. Jednalo se o stavební práce v prostorách Kliniky anesteziologie, resuscitace a intenzivní medicíny. Práce už jdou do finále a pacienti, kteří potřebují vysoce specializovanou péči budou už zanedlouho léčeni v nově vybavených moderních prostorách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Vrchní sestra Kliniky anesteziologie, resuscitace a intenzivní medicíny Renata Zoubková dolaďuje poslední technické detaily. Nové oddělení, které vzniká v 1. poschodí lůžkového pavilonu bude mít namísto jedné, dvě lůžkové stanice. Karim 1 a KARIM2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -362,93 +475,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-13-01-2022-18-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>