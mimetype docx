--- v0 (2026-01-01)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.2022, 18:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava zatím zvyšování cen nechystá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Máme pro vás dobrou zprávu z ostravského magistrátu. Hospodaření je natolik dobré, že umožňuje, aby současné zvyšování cen alespoň částečně město přebralo na svá bedra. Nebude se tedy zvyšovat cena jízdného v hromadné dopravě a ani místní daně či poplatky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -219,53 +334,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava je jediné město v Moravskoslezském kraji, ve kterém funguje nepřetržitá lékařská pohotovost pro děti. Její fungování je ale ohroženo, protože pediatři nemají o služby zájem. Městská nemocnice, která pohotovost zajišťuje,  nemůže privátním lékařům služby nařídit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Kozel, vedoucí lékař pohotovostní služby MNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My můžeme jen prosit a přemlouvat. Donutit je nemůžeme žádným způsobem a ani česká legislativa to neumožňuje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dva pediatři, kteří odslouží na ostravské pohotovosti až dvě třetiny směn, mají přes 70 let. Až odejdou do důchodu, nastane problém. Za svou povinnost to naopak považuje Hana Andielová, která pomáhá zajišťovat pohotovost už 22 let. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dva pediatři, kteří odslouží na ostravské pohotovosti až dvě třetiny směn, mají přes 70 let. Až odejdou do důchodu, nastane problém. Za svou povinnost to naopak považuje Hana Andielová, která pomáhá zajišťovat pohotovost už 22 let.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Andielová, dětská lékařka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je to pro nás nápor, protože i ve svých ordinacích máme spoustu pacientů a jít po službě hned do své ordinace není ideální. Já to přesto dělám, ale už nejsem nejmladší a pociťuji, že mě to zmáhá." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V jiných městech děti ošetří lékař, který právě slouží na dětském oddělení nemocnice a tak to možná bude muset být v budoucnu i v Ostravě, pokud se nenajdou noví ochotní pediatři. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -460,93 +574,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-13-01-2022-18-35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>