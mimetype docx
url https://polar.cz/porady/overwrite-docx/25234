--- v0 (2026-01-03)
+++ v1 (2026-04-19)
@@ -1,140 +1,246 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.1.2022, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tělovýchovné jednotě chybí na provoz dva miliony</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Více než 2 miliony korun chybí letos na provoz Tělovýchovné jednotě Nový Jičín. Důvodem je skokový nárůst energií, a také absence dotací z Národní sportovní agentury.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tělovýchovná jednota má ve svém majetku v Novém Jičíně fotbalový stadion, halu ABC, kuželnu, tenisové kurty, tělocvičnu, fitness centrum a kancelářemi na ulici Msgr. Šrámka včetně antukového hřiště. Běžný provoz a údržba těchto sportovišť vychází ročně na zhruba 11 milionů korun. Na startu letošního roku už ale organizace ví, že ji v rozpočtu chybí více než dva miliony korun. Příčin výpadku je několik. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Hrachovec, předseda TJ Nový Jičín: </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Velmi výrazný nárůst cen, jak elektrické energie, tak plynu. Tendo dopad pro nás činí prozatím více jak milion korun. Dále je to otázka zajištění maximálního nárůstu mezd pracovníků tak, abychom alespoň pokryli inflaci. Velkým problémem se stala skutečnost, že Národní sportovní agentura nevypsala dotační titul pro oblast provozu a údržby sportovišť obecně, což pro nás představuje další výpadek ve výši milion tři sta tisíc. Takže nový rok startujeme s deficitem rozpočtu dva miliony dvě stě tisíc korun.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Financování tělovýchovné jednoty je postaveno tak, že z rozpočtu města dostává obvykle 6 milionu 100 tisíc korun, zhruba 5 milionů si musí zajistit pronájmem sportovišť a ziskem dotací, nejčastěji z kraje, Národní sportovní agentury, i mimořádných dotací z města, nedávno například na rekonstrukci haly ABC a fotbalového a atletického stadionu. Právě v pomoc radnice nyní doufá tělovýchovná jednota nejvíce.        </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Oficiální žádost město ještě neobdrželo, budeme s touto informací pracovat a budeme se snažit tělovýchovné jednotě pomoci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V případě, že by se díru v rozpočtu zalepit nepodařilo, uvažuje tělovýchovný jednota o nepopulárních opatřeních.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Hrachovec, předseda TJ Nový Jičín: </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mezi ně může patřit zavedení platby nájmu sportovišť i pro členy TJ, kteří dosud měli sportoviště k užívání zdarma, další otázkou je případně prodej některého ze sportovišť, můžeme také omezovat provoz sportovišť, z důvodu nedostatku peněz sportoviště zcela uzavřít.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krajní variantou, ke které ovšem nechtějí dospět, by mohlo být ukončení činnosti. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pod hlavičkou této organizace funguje 18 sportovních oddílů, klubů a spolků, organizace má zhruba 2 tisíce členů. Zaměstnává 6 pracovníků a 12 na dohodu o provedení práce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
@@ -172,57 +278,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Sulovská, Muzeum Novojičínska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Na těch přástkách se lidé setkávali, dělali ty ruční práce, povídali si různé příběhy a zachovala se nám tak lidová slovesnost. Vyprávíme si i pověsti tady z okolí. Povídáme, jak se zpracovával len, vlna  jak drhli peří. ”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Sulovská, Muzeum Novojičínska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Díky kolegům z Přípora máme nachystán len ve všech fázích, od toho semínka až po to samotné zpracování té lněné látky. Máme k tomu i všechny nástroje, které byly nezbytné a byly v každé chalupě, kde se ten len pěstoval.”   </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Juráčková, Muzeum Novojičínska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Pocestní, vandrovníci přišli do toho domu na ty přástky, aby tam zahráli třeba na harmoniku nebo na housle.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oblíbené byly během večerů hlavně strašidelné písně, jako třeba Juliána, krásná panna.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -550,93 +649,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-17-01-2022-16-21" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>