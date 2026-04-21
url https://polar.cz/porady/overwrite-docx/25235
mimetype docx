--- v0 (2026-01-03)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.1.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Řidiči dlužící za pokuty mohou přijít o registrační značky aut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Novou pravomoc mají od začátku roku policisté, celníci, ale i strážníci městské policie. Lidem, kteří dluží za nezaplacené pokuty za přestupky spáchané v dopravě, mohou přímo při prováděné silniční kontrole zadržet registrační značku vozidla. S autem se pak nesmí jezdit až do zaplacení pokuty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -193,132 +308,121 @@
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Krátké zprávy, 17. 1. 2022, 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj podepsal s Evropskou komisí dotační smlouvu na 10 milionů eur.  V rámci desetiletého projektu LIFE COALA bude kraj přispívat na adaptační plány i konkrétní opatření, jako je využívání dešťové vody, zelené střechy nebo úprava veřejných prostranství ve městech. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikola Birklenová, mluvčí MS kraje:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Kraj se letos chystá na zpracování prvních studií zaměřených na zeleň v krajině a ve městech a třeba také na spuštění informačního systému o klimatických změnách, který bude přístupný jak samosprávám, tak dalším zájemcům. Aktivity spouští také další partneři projektu, například statutární město Karviná začne letos chystat rekonstrukci veřejných prostranství a zadání studie pro využití Karvinského moře.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hledá se tým na zkrášlení Hlavního nádraží v Ostravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už mnoho let se v Ostravě hovoří o Hlavním nádraží, které rozhodně nepatří mezi chlouby města. Prozatím se prováděly pouze opravy a drobnější vylepšení. Nyní chce ale město ve spolupráci se Správou železnic provést komplexní přestavbu nádraží i jeho okolí. Nejprve musí najít odborníky, kteří urbanistický návrh vytvoří.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava chce najít ten nejlepší tým složený z architektů, urbanistů, dopravních specialistů  a dalších odborníků, který se postará o modernizaci okolí hlavního nádraží. Doba se mění a jedna z vstupních bran do města už neodpovídá potřebám ani očekávání cestujících. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Bajgarová, náměstkyně primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Znalí historie budou vědět, že řešení Hlavního nádraží je tak trochu evergreen, nicméně to, na co  jednotlivé návrhy a jejich zpracovatelé vždy narazili, bylo řešení tramvajové dopravy v území,  bezbariérovost a smysluplné přestupní vazby."</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">„Znalí historie budou vědět, že řešení Hlavního nádraží je tak trochu evergreen, nicméně to, na co  jednotlivé návrhy a jejich zpracovatelé vždy narazili, bylo řešení tramvajové dopravy v území,  bezbariérovost a smysluplné přestupní vazby." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Město v minulosti  pracovalo s několika variantami. Naposledy bylo v plánu posunutí tramvajové smyčky a před nádraží vybudovat muzeum dopravy. Toto řešení by ale bylo drahé a složité. Nový projekt by měl navázat i na připravovanou rekonstrukci železničního uzlu, který připravuje Správa železnic. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Bajgarová, náměstkyně primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Pro současné zadání jsme využili veškeré získané zkušenosti a informace s cílem zajistit jeho realizovatelnost. Zaměřujeme se však také na vazbu s projekty SŽ a zakázku jsme dle návrhu Městského ateliéru prostorového plánování a architektury koncipovali tak, aby hlavním kritériem pro výběr zhotovitele byl profesní přístup uchazečů a cílíme tak na vysokou kvalitu řešení.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nabídky svých řešení mohou zájemci podat do 31. ledna 2022. Návrhy bude hodnotit komise a část kvality navrženého postupu pak odborná pracovní skupina. Velký důraz je kladen i na kvalifikaci členů týmu, kteří budou řešení připravovat.</w:t>
       </w:r>
     </w:p>
@@ -403,53 +507,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SŠTaS vyučuje celkem 13 oborů, 4 maturitní a 9 učebních.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Yvetta Kałužová, ředitelka SŠTaS Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Perspektivu mají všechny obory, zvláště ty učební, jako je instalatér, truhlář, elektrikář. Firmy celý rok žádají, abychom jim připravili žáky, budoucí zaměstnance. Z maturitních oborů Mechanik elektrotechnik a mechanik instalatérských zařízení a nadčasový obor Logistika v průmyslu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do školy je možné se přijít po domluvě podívat i osobně. Pedagogové z šestadvaceti středních škol v okrese Karviná budou ve středu 19. ledna v online videohovorech připraveni odpovídat na všechny dotazy žáků i jejich rodičů a podrobně vás také budou informovat o tom, co který obor nabízí. Střední školy okresu Karviná budou připraveny setkat se s budoucími studenty a učni online 19. ledna od 10 do 18 hodin.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do školy je možné se přijít po domluvě podívat i osobně. Pedagogové z šestadvaceti středních škol v okrese Karviná budou ve středu 19. ledna v online videohovorech připraveni odpovídat na všechny dotazy žáků i jejich rodičů a podrobně vás také budou informovat o tom, co který obor nabízí. Střední školy okresu Karviná budou připraveny setkat se s budoucími studenty a učni online 19. ledna od 10 do 18 hodin. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Krátké zprávy, 17. 1. 2022, 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policisté před několika dny pronásledovali ujíždějícího řidiče BMW. Vjížděl do protisměru, předjížděl přes plnou čáru, prchal přes louku i lávku pro pěší. 37letý řidič pak zhruba po 20 km havaroval v Tiché na Novojičínsku. Byl pod vlivem drog a bez řidičáku. Podobnou situaci zažili policisté  z Frýdku-Místku také o pár dní dříve, kdy dopadli devětatřicetiletého řidiče, který způsobil dopravní nehodu a z  místa ujel.</w:t>
@@ -494,90 +597,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přes  300 návštěvníků přišlo na Módní přehlídku pro dobrou věc  do odsvěceného kostela sv. Václava. Prohlédnout si mohli nejen  jedinečné modely opavské módní výtvarnice Alice Kurkové, ale  také přispět na speciální chodítko a rehabilitaci šestileté  Sáře. Ta se od narození potýká s dětskou mozkovou obrnou a také  ochrnutím končetin.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabina  Schaalová, maminka Sáry: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ona  vlastně sama nezvládne vůbec nic. Když to tak řeknu, nezvládne  se ani podrbat, když ji něco svědí. Neumí nám to ani říct,  takže musíme dedukovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lidé  mohli přispět jednak koupí vstupenky, jednak také na  transparentní účet nebo přímo do pokladničky u vstupu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lidé  mohli přispět jednak koupí vstupenky, jednak také na  transparentní účet nebo přímo do pokladničky u vstupu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Modelky  během hodinové přehlídky oblékly na osm desítek  společenských,  večerních a svatebních šatů. Jejich autorka, Alice Kurková, je  vytvořila speciálně pro tuto příležitost.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alice  Kurková, módní výtvarnice: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Každé  ty šaty jsou originál. Žádné šaty neudělám dvakrát. Nejsem  toho ani schopna. Protože je maluju jako obrazy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na  úvod miss ČR a miss Earth Karolína Mališová představila šaty,  které se ještě nyní na Facebooku stanou předmětem dražby.   </w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na  úvod miss ČR a miss Earth Karolína Mališová představila šaty,  které se ještě nyní na Facebooku stanou předmětem dražby.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hlediště  bylo do posledního místa zaplněné. Díky živému přenosu na  sociálních sítích se mohli další  diváci připojit přes  internet.  A také virtuálně do sbírky pro  Sáru a její rodiče  přispět. Nakonec dárci věnovali  64 000 korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -659,93 +759,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-01-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>