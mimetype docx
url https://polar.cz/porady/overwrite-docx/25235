--- v1 (2026-04-21)
+++ v2 (2026-09-07)
@@ -801,51 +801,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-01-2022-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-01-2022-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>