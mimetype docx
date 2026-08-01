--- v0 (2025-12-21)
+++ v1 (2026-08-01)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.1.2022, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Arboristé svazují koruny stromů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Arboristé v opavských parcích obnovují bezpečnostní vazby dřevin, které jsou důležité pro jejich stabilitu. Na laně šplhají do korun stromů, aby odstranili stará lana, která bránila rozlomení rozrostlých dřevin, a nahrazují je novými.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -152,54 +267,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří  Vaníček, ved. odb. životního prostředí, Magistrát města  Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ty ořezy rozhodně  pomohly mnoha desítkám stromů. Jmelí jako prarazit je dehydrovalo  a vysálo. Ty stromy pak usychají.“     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zatímco  minulý rok musela být víc jak stovka stromů pokácena, letos  budou zásahy arboristů mírnější. Půjde pouze o ořezy  samotného jmelí, případně částí napadeného stromu. Práce  budu trvat do konce období vegetačního klidu, tedy nejpozději do   března.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Exponáty z Muzea ošetřovatelství přebírá SZM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Před 10 lety vzniklo v opavské Slezské nemocnici Muzeum ošetřovatelství. Tato expozice dokumentuje vývoj lékařské péče. Tisíce exponátů připomínají, jak se zdravotnictví proměnilo během jednoho století. Vzácné předměty teď přebírá do svých sbírek Slezské zemské muzeum, které tak získá největší ucelenou sbírku zdravotnických exponátů v republice. V únoru nejzajímavější z nich vystaví v svých výstavních prostorách.</w:t>
@@ -264,58 +375,52 @@
         <w:t xml:space="preserve">Kamil  Valušek, fotograf, Slezské zemské muzeum: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dokumentace  probíhá tak, že se fotí dispozice, jak to bylo v tom původním  stavu. A  pak se fotografují také jednotlivé části samostatně, ať je  vidět uspořádání.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David  Váhala, mluvčí Slezského zemského muzea: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Poté  dojde k tomu, že budou zpracovány, zapsány do sbírkové evidence.  Bude pořízena jejich fotodokumentace. U předmětů, které mají  horší fyzický stav dojde ke konzervaci, případně k  restaurování.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na  většině exponátů není vůbec znát zub času. Mnohé předměty  jsou třeba ještě v původních obalech. Slezské zemské muzeum  hodlá představit nové přírůstky do svých sbírek na výstavě,  kterou plánuje na únor.     </w:t>
-[...6 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na  většině exponátů není vůbec znát zub času. Mnohé předměty  jsou třeba ještě v původních obalech. Slezské zemské muzeum  hodlá představit nové přírůstky do svých sbírek na výstavě,  kterou plánuje na únor.         </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Muzeum ošetřovatelství založila L. Hanková před 10 lety</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -439,58 +544,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina  Geryková, redaktorka, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vy teď pouštíte své  „dítko“ z areálu Slezské nemocnice do světa. Exponáty z  muzea ošetřovatelství přecházejí pod Slezské zemské muzeum.  Já nepředpokládám, že budete sedět s rukama v klíně. Budete  dál pátrat po zajímavých předmětech?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka  Hanková, zakladatelka Muzea ošetřovatelství:  „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Určitě.  Je mi velkou ctí, že jsem dostala nabídku ze Slezského zemského  muzea, že mohu jako externí pracovník pomoci uspořádat ty  předměty, pojmenovat je a dát je do  jakéhosi přehledu. V současné době mám v mejlu tři nabídky  předmětů, které nemám a určitě je využiji. Protože formou  daru se k nim dostanu a neskončí někde na smetišti.</w:t>
-[...6 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Určitě.  Je mi velkou ctí, že jsem dostala nabídku ze Slezského zemského  muzea, že mohu jako externí pracovník pomoci uspořádat ty  předměty, pojmenovat je a dát je do  jakéhosi přehledu. V současné době mám v mejlu tři nabídky  předmětů, které nemám a určitě je využiji. Protože formou  daru se k nim dostanu a neskončí někde na smetišti.    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -565,93 +664,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-19-01-2022-16-42" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>