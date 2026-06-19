--- v0 (2025-12-21)
+++ v1 (2026-06-19)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.1.2022, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Studuj u nás</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Albrechtova SŠ Č. Těšín má nové cukrářské centrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, i v tomto týdnu vám přinášíme školní magazín TV Polar Studuj u nás. Začneme novým cukrářským centrem na Albrechtově SŠ v Českém Těšíně, pozveme vás na online Veletrh středních škola a nakonec si ukážeme jeden velmi zajímavý workshop na Letišti Ostrava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zájem o cukrářské obory v našem regionu neustále stoupá. Proto se MS kraj, jako zřizovatel středních škol, rozhodl budovat na gastroškolách nová cukrářská centra. Jedno z nich vzniklo také na Albrechtově střední škole v Českém Těšíně.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -206,59 +321,57 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Žáci 9. tříd musí do 1. března odeslat přihlášky na střední školy. Ve výběru jim mohou pomoci nejen dny otevřených dveří, ale také Online veletrh středních škol Moravskoslezského kraje 2021/2022. V online prostoru se konal už jeho minulý ročník, i ten finančně podpořil Moravskoslezský kraj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stanislav Folwarczny (ODS), náměstek hejtmana MS kraje: „On-line veletrh středních škol běží první ročník, protože před rokem běžel nultý ročník a my jsme se rozhodli že uděláme ten první ročník po nultém ročníku, protože ten nultý byl úspěšný. Tak jsme ho rozšířili a zavedli nové prvky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Webové stránky veletrhu jsou již nyní aktivní, zájemci se mohou seznámit s možnostmi středoškolského studia v kraji, filtrovat obory dle zaměření či podle umístění střední školy v kraji. Na webu veletrhu jsou také zveřejněny termíny připojení k videohovorům pro jednotlivé okresy našeho kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Workshop na Letišti Ostrava</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Létat s drony není jen tak. Na jejich provoz jsou nutné pilotní zkoušky. Vybraní studenti českých a polských škol dostali možnost si je udělat zcela zdarma.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dron Expert, to je projekt česko-polské spolupráce, díky kterému se studenti vybraných škol stanou profesionálními piloty bezpilotních letadel, a to zcela zdarma. Veškeré výdaje hradí Evropská Unie. Z Moravskoslezského kraje se projektu účastní mimo jiné vyšší odborná škola, střední odborná škola a střední odborné učiliště Kopřivnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jiří Pištecký, ředitel VOŠ a SŠ Kopřivnice: „Jsme škola převážně technického a ekonomického zaměření. Máme vyšší školy, tam máme dva, strojírenství a podnikání. Žáků máme asi čtyři sta na celé škole. V rámci tohoto projektu bylo vybráno dvanáct žáků a studentů školy. Jedná se o první běh v MS kraji.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -290,59 +403,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Každému, kdo létá s dronem bez pilotních zkoušek, hrozí vysoké pokuty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jaroslav Kubík, lektor kurzu: „Už na to jsou restrikce. Nechci strašit s pokutami, ale je to od desetitisíc až do pěti milionů za porušení leteckých pravidel. Jediná výjimka jsou drony pod dvě stě padesát gramů, ale pokud jsou vybaveny záznamovým zařízením, musí na to být zkouška.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Důvodem přísných pravidel jsou vážná zranění, která dron dokáže při pádu a nekontrolovaném letu způsobit. Těch neustále přibývalo, ať už se jednalo o vážná zranění hlavy, až po amputaci prstu od rotujících vrtulek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V tomto okamžiku je to ze školství vše, budu se na vás těšit zase u příštího vydání magazínu Studuj u nás. Na viděnou.</w:t>
-[...7 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V tomto okamžiku je to ze školství vše, budu se na vás těšit zase u příštího vydání magazínu Studuj u nás. Na viděnou.  Redakčně upraveno / zkráceno. </w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -410,93 +516,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/studuj-u-nas/studuj-u-nas-19-01-2022-17-26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>