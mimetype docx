--- v1 (2026-06-19)
+++ v2 (2026-09-13)
@@ -558,51 +558,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/studuj-u-nas/studuj-u-nas-19-01-2022-17-26" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/studuj-u-nas/studuj-u-nas-19-01-2022-17-26?url=studuj-u-nas" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>