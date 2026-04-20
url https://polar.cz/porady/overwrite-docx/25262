--- v0 (2026-01-03)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.1.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pokračování veřejně prospěšných prací je nejisté</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veřejně prospěšným pracovníkům končí smlouvy a města neví, zda budou programy pokračovat. Ministerstvo práce a sociálních věcí prozatím jasné stanovisko i kvůli rozpočtovému provizoriu nesdělilo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -199,51 +314,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 20. 1. 2022, 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Středeční požár bytu, který si ve večerních hodinách v Ostravě-Porubě vyžádal jednu oběť a šest zraněných, způsobil zhruba půlmilionovou škodu. Hasiči spolu s policisty vyšetřují jeho vznik. Jak jsme vás informovali, na místě zasahovaly tři jednotky hasičů, evakuovaní obyvatelé se mohli domů vrátit po necelých dvou hodinách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kvůli nutné odstávce elektronické spisové služby bude až do pondělí částečně omezen provoz ostravského magistrátu. Klienti nebudou moci například nahlížet do spisů vedených v digitální podobě nebo získat výpisy ze systému Czechpoint na Středisku informačních služeb v budově Nové radnice. Podrobné informace najdete na webu </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">ostrava.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská Ostrava chce zastavět území kolem tanku</w:t>
       </w:r>
     </w:p>
@@ -323,57 +438,50 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Online veletrh pomáhá zejména s výběrem druhé školy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Žákům devátých tříd se blíží termín, do kdy se musí rozhodnout, co dál po základní škole. Usnadnit jim volbu může online veletrh středních škol Moravskoslezského kraje. Virtuální formou se na přehlídku vzdělávacích možností vydali i v Novém Jičíně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vážně přemýšlet o volbě budoucího povolání obvykle začínají žáci v osmé třídě, kdy s nimi tyto možnosti probírají i výchovní poradci a rodiče. Současní deváťáci na Základní škole Tyršova v Novém Jičíně už tedy většinou mají v prioritě jasno, nicméně zejména s volbou druhé školy jim nyní pomáhá i online veletrh středních škol Moravskoslezského kraje. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rudolf Balon​, výchovný poradce, ZŠ Tyršova Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V naší škole máme v současné době 68 deváťáků, drtivá většina z nich je rozhodnuta nejméně o jedné škole, ale rozhodně jim prospěl i tento veletrh, zvláště těm nerozhodným, kteří byli, kteří ještě tápali.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vojtěch Pavlík, žák ZŠ Tyršova Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“S jednou školou už jsem byl rozhodnutý, ale pořád ještě tápu s výběrem druhé školy. Myslím, že je to super, že takový portál existuje.” </w:t>
       </w:r>
     </w:p>
@@ -392,121 +500,110 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Škarka, žák ZŠ Tyršova Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsem rád, že ten veletrh vznikl a pomohl mi vybrat, teď jsem už stoprocentně rozhodnutý.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Čas na podání dvou přihlášek na střední školy, na které mají nárok, mají žáci posledních ročníků základních škol do 1. března.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 20. 1. 2022, 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ostrava bude jednat o prodeji „Rezidence Stodolní“ v centru města se společností Linkcity Czech Republic. Rozhodli o tom radní po vyhodnocení dvou předložených nabídek. Zastupitelé poté vše budou schvalovat pravděpodobně v březnu nebo v dubnu. Zájemce nabídl kupní cenu 24 milionů korun s DPH.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ostrava bude jednat o prodeji „Rezidence Stodolní“ v centru města se společností Linkcity Czech Republic. Rozhodli o tom radní po vyhodnocení dvou předložených nabídek. Zastupitelé poté vše budou schvalovat pravděpodobně v březnu nebo v dubnu. Zájemce nabídl kupní cenu 24 milionů korun s DPH. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Také ve Frýdku-Místku budou lidé rozhodovat v participativním rozpočtu. Dostanou možnost vybrat místo, které projde úpravou. Sami si navíc navrhnou, co by tam podle nich mělo vzniknout. Hlasovat se bude v aplikaci Mobilní Rozhlas a na úpravu jedné z devíti lokalit dá město jeden milion korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve SVČ Juventus probíhá Oblastní střelecká liga</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V karvinském Středisku volného času Juventus se konalo 3.kolo Oblastní střelecké ligy Karviná. Účastníci z různých, i polských klubů, stříleli na posuvné terče vzdálené 10 metrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oblastní střelecká liga Karviná se koná ve SVČ Juventus pravidelně. Je složená z pěti kol, uplynulý víkend se konalo kolo třetí.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Střílelo se ze vzduchovek diabolkami o průměru 4,5 milimetrů na posuvné terče vzdálené 10 metrů.</w:t>
+        <w:t xml:space="preserve">Oblastní střelecká liga Karviná se koná ve SVČ Juventus pravidelně. Je složená z pěti kol, uplynulý víkend se konalo kolo třetí. Střílelo se ze vzduchovek diabolkami o průměru 4,5 milimetrů na posuvné terče vzdálené 10 metrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korviny, pořadatel a rozhodčí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Střelci můžou používat různé pomůcky, jako dalekohledy, iris clony."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Střílelo se na 40 ran do hodiny a na 60 ran měli závodníci čas 90 minut. Důležité jsou nejen tréninky střelby, ale i soustředění a klid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -666,93 +763,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ostrava.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-01-2022-17-00" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ostrava.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>