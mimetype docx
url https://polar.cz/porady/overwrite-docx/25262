--- v1 (2026-04-20)
+++ v2 (2026-09-07)
@@ -805,51 +805,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-01-2022-17-00" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ostrava.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-01-2022-17-00?url=regionalni-zpravy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ostrava.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>