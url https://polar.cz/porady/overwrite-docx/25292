--- v0 (2026-01-03)
+++ v1 (2026-04-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.1.2022, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na Krnovsku stejně jako jinde v zemi chybějí zubaři, a to i přesto, že tam před časem otevřeli zubní ambulance. Krnovská nemocnice se chystá na velké investice. To jsou hlavní témata pro Ladislava Václavce, ředitele sdružené do Zdravotnického zařízení Krnov. Dobrý den pane řediteli, vítejte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Václavec, ředitel, Sdružené zdravotnické zařízení Krnov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -427,93 +542,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-26-01-2022-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>