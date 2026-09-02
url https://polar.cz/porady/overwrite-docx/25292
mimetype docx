--- v1 (2026-04-11)
+++ v2 (2026-09-02)
@@ -584,51 +584,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-26-01-2022-17-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-26-01-2022-17-14?url=host-dne" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>