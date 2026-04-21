--- v0 (2026-01-03)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.1.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Školy jsou zoufalé, ředitelské volno přichází pozdě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Situace na školách se každým dnem zhoršuje. Přibývá izolací i karantén a na některých školách už mají problém zajistit výuku. Poslanci sice schválili deset dnů ředitelského volna, zákon ale podle ředitelů začne platit pozdě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -183,105 +298,102 @@
         <w:t xml:space="preserve">Dáša Polanská, vedoucí ZO 15 Kreativ:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My se tak bavíme. Posedíme dvě hodinky, zasmějeme se a jsme rádi, že se jednou za týden vidíme." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anketa je vyhlašovaná na podzim a nominováni mohou být Ostravané starší 65 let, kteří dělají něco i pro druhé. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 26. 1., 1</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 26. 1., 1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Policisté vyšetřují dopravní nehodu, při které řidič osobního auta srazil 20 letou ženu na přechodu pro chodce a následně ujel. Nehoda se stala v pondělí 17. ledna  v Ostravě-Hrabůvce. Policisté hledají svědky nebo řidiče aut s palubní kamerou, kteří místem projížděli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdlant nad Ostravicí se chystá na rekonstrukci kaple ve Středisku sociálních služeb. Na opravy mohou lidé přispět do kasiček. 12. ledna proběhlo první otevírání sbírkových pokladniček, necelých 27 tisíc korun putuje na transparentní účet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Palkovicích chtějí nový chodník pro větší bezpečnost chodců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Především vyšší bezpečnost pro chodce chtějí v Palkovicích zajistit stavbou nového chodníku. Ten by měl vést podél silnice k sousedním Chlebovicím. Obec se teď snaží získat na stavbu chodníku peníze ze státní dotace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chodci, kteří musí procházet silnicí spojující Palkovice s Chlebovicemi, se rozhodně bezpečně necítí. Před projíždějícími auty často uskakují do příkopu, nebo chodí po trávníku. Po silnici přitom musí chodit i školáci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Chodci, kteří musí procházet silnicí spojující Palkovice s Chlebovicemi, se rozhodně bezpečně necítí. Před projíždějícími auty často uskakují do příkopu, nebo chodí po trávníku. Po silnici přitom musí chodit i školáci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nejsem sice z Palkovic, ale občas projíždím tady touto silnicí a je poměrně frekventovaná, taky vzhledem k tomu, že se jedná o centrum obce. No jak vidíme, asi bych to vyžadovalo trošku větší investice do bezpečnosti, aby tady byl nějaký chodník a ti žáci se můžou dostat do školy bezpečnějším způsobem.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Palkovická radnice má připravený projekt na stavbu chodníku a teď se snaží získat státní dotaci na stavbu. Ta by mohla přijít na zhruba 25 milionů korun, přičemž dotace by měla pokrýt až 80 procent. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -370,61 +482,59 @@
         <w:t xml:space="preserve">Marcel Brož, ředitel Charity Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsme rádi za lidi, kterým ty peníze budou pomáhat. Už zkraje roku pomáháme pánovi, který vyhořel. Samozřejmě jsme otevřeni i podnětům občanů.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Část financí z dobročinné sbírky tedy naplní fond humanitární pomoci, další zaplatí dětem ze sociálně slabých rodin volnočasové kroužky. Peníze také podpoří půjčovnu kompenzačních pomůcek, především formou nákupu polohovacích postelí. A v neposlední řadě pomohou Charitě pořídit auto pro běžný provoz, to současné už dosluhuje. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 26. 1., 2</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 26. 1., 2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">V úterý vMS kraji přibylo 2010  lidí s nemocí covid-19.  Nejvíce nemocných je na Ostravsku, Frýdecko-Místecku a Novojičínsku.  Naopak nejlepší situace je stále na Bruntálsku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostravský dopravní podnik omezuje dopravu, a to kvůli velké absenci řidičů s covidem. Změny se dotknou linky 6 a 8 a upraveny budou jízdní řády linek 5, 7 a 10.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Začala přeměna bývalé textilní školy na sídlo strážníků</w:t>
@@ -457,53 +567,52 @@
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme to koncipovali záměrně do těchto míst, protože zde  je blízko dopravní uzel. A pro zvýšení bezpečnosti při koncentraci občanů a  všech návštěvníků, jsme právě proto zvolili toto místo. Náklad by měl být 62  milionů korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Hrtús, stavební technik investičního  odboru:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Doba stavby je odhadována přibližně na 15 měsíců dle smlouvy  o dílo. Bude provedená kompletní komplexní rekonstrukce celého objektu, včetně  nové nosné konstrukce střechy. Bude provedeno podřezání základů, to znamená  nová dodatečná hydroizolace."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Touto rekonstrukcí se začíná psát nová kapitola dějin města.  Bývalý průmyslový areál textilní výroby se totiž přemění na novou městskou  čtvrť.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Touto rekonstrukcí se začíná psát nová kapitola dějin města.  Bývalý průmyslový areál textilní výroby se totiž přemění na novou městskou  čtvrť. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mělo by to být zahájením pro další práce i soukromého  investora, který by tady měl vystavět nové byty, nové kanceláře, nové služby a  nové obchody. Celá tato akce by měla trvat dva až tři roky a my tímto zahajujeme  naši vstupní investici a rekonstrukci bývalého textilního učiliště na nové  sídlo městské policie."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Hrtús, stavební technik investičního  odboru:</w:t>
       </w:r>
       <w:r>
@@ -521,75 +630,73 @@
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V prvním patře by mělo být veškeré zázemí pro městskou  policii. To znamená dispečink, sprchy, výukové prostory, kanceláře a tak dále."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Kališ, ředitel Městské policie Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Současné prostory městské policie jsou již nevyhovující.  Počet strážníků nemůžeme zvyšovat na schválený počet, protože prostory v šatnách,  sociálních místností a společných prostor jsou malé pro tolik lidí. My jsme  tady v této budově od roku 1992. Velký problém je tady, že budova není  bezbariérová, takže lidé, kteří tady přijdou něco vyřizovat nebo se na něco  zeptat, musí šlapat, případně i s berlemi do prvního poschodí. To bude v nové  budově odbouráno, protože tam bude nějaká vrátnice, kde bude sedět strážník a  tyto věci vyřeší. Prakticky se na to těšíme už a doufejme, že to příští rok bude."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Společnost Slezan Holding už také dokončila demolici  okolních nepotřebných budov. A postupně se s městem připravuje na přeměnu  celé lokality. Některé historické budovy budou ale zachovány.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Společnost Slezan Holding už také dokončila demolici  okolních nepotřebných budov. A postupně se s městem připravuje na přeměnu  celé lokality. Některé historické budovy budou ale zachovány. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V rámci memoranda zůstanou zachovány, jako naproti  další objekty. Jsou součástí té historie a chtěli jsme je zachovat pro příští generace.  Ty jsou chráněny proti úpravám, ale samozřejmě budou využity taky, tak jak jsem  říkal, pro různé činnosti a budou součástí té nové městské čtvrti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město chce do svých objektů v nové čtvrti investovat  přibližně 80 milionů. Na nové sídlo městské policie se navíc podařila získat  dotace 31 milionů korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město chce do svých objektů v nové čtvrti investovat  přibližně 80 milionů. Na nové sídlo městské policie se navíc podařila získat  dotace 31 milionů korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -664,93 +771,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-01-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>