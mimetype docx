--- v1 (2026-04-21)
+++ v2 (2026-09-07)
@@ -813,51 +813,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-01-2022-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-01-2022-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>