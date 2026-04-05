--- v0 (2025-12-23)
+++ v1 (2026-04-05)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Kriminalita v MS kraji loni poklesla o 9 procent</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dnes máme dobrou zprávu od policie. Kriminalita v loňském roce v našem kraji poklesla o 9 procent. Pokles zaznamenala celá Česká republika. Výrazně, téměř o polovinu, ubylo také vražd.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V roce 2021 se v MS kraji stalo 17 865 trestných činů, což je o asi 1800 méně, než o rok dříve. Jde o meziroční pokles 9 procent. Objasněnost trestných činů je asi 64 procenta. Hlavních důvodů poklesu kriminality, a to v celé naší zemi, je několik. Souvisí s pandemií, ale také se zlepšuje práce policistů. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavla Jiroušková, mluvčí PČR MS kraje: "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Hlavní důvody poklesu kriminality jsou z dlouhodobého pohledu opatření proti pandemii covidu-19 a s tím související snížení mobility osob a omezení veřejných či  veřejnosti přístupných aktivit nebo například novelizace trestního zákoníku, kdy došlo ke změně dolní hranice výše škody při kvalifikaci  trestného činu na 10 000 Kč."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stíháno bylo celkem téměř 9 tisíc osob, z nichž bylo 4 475 recidivistů. Policisté nejčastěji vyjíždějí ke vloupačkám do různých objektů</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavla Jiroušková, mluvčí PČR MS kraje: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Nejčastějším trestným činem v Moravskoslezském kraji za loňský rok byly krádeže vloupáním do ostatních  objektů, jde o kůlny, stodoly a garáže, které nejsou součástí nemovitosti. Následuje maření výkonu úředního rozhodnutí a krádeže prosté v obchodech. Největší skladbu  trestných činů zaujímá stále obecná kriminalita s 78,9 %. Ta se skládá z majetkové, ostatní, násilné a  mravnostní. Následuje zbývající kriminalita se 14,9 % a hospodářská kriminalita s 6,3 %."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vražd bylo loni pouze 7. Tři jsou vyšetřovány jako pokusy. Nejčastějším motivem byla žárlivost a osobní vztahy. Všechny jsou objasněny. Krajské ředitelství policie je v celorepublikovém srovnání druhé nejzatíženější. Ostrava opět předběhla v kriminalitě hned 6 krajů. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">K Technotrasám v MSK se připojil i okruh v továrně Hyundai</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Moravskoslezském kraji je několik takzvaných Technotras, které jsou velkým lákadlem pro turisty. Se zájmem je však navštěvují i místní obyvatelé, kteří si připomínají historii regionu. Nově jsou zařazovány i současné provozy. Nová technotrasa provází výrobnou automobilů Hyundai v Nošovicích.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Veřejnost si moderní továrnu automobilů v Nošovicích může prohlížet na takzvaném Návštěvnickém okruhu. Právě ten byl nově zařazen do projektu Moravskoslezského kraje Technotrasa.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Krkoška (ANO), náměstek hejtmana MSK:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Přicházejí s úplně jinou koncepcí Technotrasy a je to ta moderní technologie, která bude oproti té historii vlastně ukazovat tu budoucnost, která nás čeká.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Michník, mluvčí Hyundai Motor:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Tady uvidí naprosto moderní technologie, nejmodernější výrobu automobilů a myslíme si, že je to krásné propojení vlastně těch ostatních části Technotrasy s naší automobilkou.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projekt Technotrasa se postupně rozrůstá o další zajímavosti a lidé to vítají. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Koudela, jednatel Moravian-Silesian Tourism: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Technotrasa se může v roce 2022 pyšnit nástupem nových partnerů. Jedním z nich je CETRAT v Příboře. Dále jsme se rozšířili o Stezku břidlice v Zálužné Rábovou štolou, Muzeum nákladních automobilů Tatra a dneska tady v Hyundai, kde oni se svou návštěvnickou trasou pro veřejnost a turisty vstupují do tohoto produktu.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informace o jednotlivých Technotrasách jsou na webových stránkách projektu. Na některé prohlídky je nutné se předem rezervovat. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krátké zprávy, 27. 1. 2022, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Svinovské mosty v Ostravě mají nový záložní zdroj elektřiny. Na místě začal fungovat nový dieselový agregát o výkonu 275 kilovolt-ampér. Podle Ostravských komunikací pomůže v době výpadků nebo poruch, kdy udrží v chodu eskalátory i výtahy.</w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Policisté dopadli muže, který má na svědomí vloupání do několika objektů v Klimkovicích během noci z 18. na 19. ledna. Na jednom z míst zloděje natočila kamera a muže poté poznal jeden z poškozených před tamní ubytovnou. Část věcí stihl prodat. Dvě kola, která si skryl do opuštěného domu, se vrátila majiteli.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">foto a video: PČR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Porubané vyplňovali pocitové mapy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obyvatelé Poruby měli opět možnost vyplňovat pocitové mapy. Zaznamenávat do nich mohli místa, se kterými mají spjatou nějakou emoci. Radnice tak získala cenné podněty, se kterými bude obvod pracovat v dalších letech.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porubská radnice už ví, kde se lidé cítí nejlépe, nebezpečně, nebo kde je problém s parkováním. Po třech letech lidé opět vyplňovali své potřeby a emoce do Pocitové mapy. A to jak fyzicky na Porubském desateru, tak on-line.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucie Baránková Vilamová, starostka MOb Ostrava-Poruba: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"My potom můžeme lépe cílit naše projekty a můžeme se lépe zaměřovat na jednotlivé problematické oblasti. Nebo naopak rozvíjet ty oblasti, které mají nějaký potenciál."</w:t></w:r></w:p><w:p><w:pPr/><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jiří Chovančík, Univerzita Palackého v Olomouci: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ty podklady potom slouží pro plánování investičních akcí, pro městskou policii, případně pro plánování infrastruktury."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celkem lidé odpovídali na 6 základních otázek. které se týkaly volného času, městské hromadné dopravy, parkování, bezpečnosti, nakupování a označit mohli i místa, která jim připadají ošklivá.. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kristýna Špačková, koordinátorka MA21, MOb Ostrava-Poruba: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Nejčastěji odpovídali na otázku, kde rádi tráví volný čas a nejméně odpovídali na otázku, kde se špatně dostávají na MHD. Celkem nám vyplnili 1684 bodů."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nejvíce nebezpečně se lidé cítí v okolí Dělnické ulice. Nelíbí se jim ani vzhled Duhy, bývalého obchodního centra Marica nebo okolí Černé perly. Svůj volný čas pak nejraději tráví na Hlavní třídě a v jejím okolí a v porubském lesoparku. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Pro jeden exponát je v Návštěvnickém centru speciální box</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novojičínské Návštěvnické centrum má speciální vitrínu, ve které každý rok vystavuje ve spolupráci s Muzeem Novojičínska jiný exponát. Letos je to historická přilba městského strážníka. Současná městská policie totiž slaví 30 let existence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klobouková expozice Návštěvnického centra v Novém Jičíně obsahuje několik stovek různých pokrývek hlavy, které si návštěvníci mohou i vyzkoušet. V její zadní části se ovšem nachází speciální box, ve kterém je ale exponát uzavřen a jednou za rok se mění za nový. Jedná se vždy o pokrývku hlavy, která je něčím výjimečná nebo významná historicky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karolína Kyšková, Návštěvnické centrum Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“V tomto koutku expozice se nachází prachotěsná vitrína, ve které se každý rok mění exponát, který vždy máme zapůjčený z Muzea Novojičínska. Minulý rok to byl například klobouk, který byl používaný v televizním pořadu Šest ran do klobouku. Pro tento rok je to přilba strážníka městské policie.”      </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radek Polách, Muzeum Novojičínska: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Používali ji městští strážníci, kteří mají své kořeny už v roce 1848, kdy začala vznikat takzvaná Národní garda, a posléze vznikla obecní policie. Až do roku 1926 se rozdělovaly dvě složky, jedna byla obecní policie a druhá bylo státní četnictvo.”       </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vystavená přilba ovšem symbolizuje nejen dávnou historii, ale i jedno výročí z moderních dějin. Současná městská policie byla zřízena v roce 1992, letos tedy dohlíží na pořádek ve městě rovných 30 let.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krátké zprávy, 27. 1. 2022, 2</w:t></w:r></w:p><w:p><w:pPr/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">V Ostravě na ulici Hlučínská začalo fungovat parkoviště Park&Ride. Lidé, kteří na něm zaparkují a poté k cestě po městě využijí veřejnou dopravu, zaplatí za parkování jen symbolickou korunu.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aleš Stejskal, jednatel společnosti KODIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Tento projekt je skutečn pilotní a první v Ostravě i v našem kraji, kdy je takto tarifně provázáno a elektronicky placení jízdného ve veřejné dopravě a placení za parkování. Tento model je použitelný i na podobných parkovištích kdekoliv jinde.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">---</w:t></w:r><w:br/></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Ke kupci pro pohádku – unikátní výstava na zámku</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bruntálské muzeum nabízí v malé výstavní síni bruntálského zámku návštěvníkům trochu netypickou výstavu. Zájemci si zde mohou prohlédnout tak zvané reklamní pohádky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Reklamní pohádky byly rozšířené v Československé republice zhruba do poloviny čtyřicátých let minulého století. Mnozí návštěvníci nemají ani tušení, že něco takového vůbec existovalo. Ve své době byly přitom velmi rozšířené a děti je nadšeně sbíraly.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Igor Hornišer, historik a sběratel: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Reklamní pohádky to byly takové drobné tiskoviny, které si děti mohly, nebo dostaly od knihkupce, když šly s maminkou na nákup, tak někde u pokladny, v drogerii, dostaly tenhle lísteček. Účelem bylo nalákat ty děti, aby příště přivedly maminku zase zpátky na nákup.“  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anketa, návštěvníci vernisáže: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Je to takový pohled do života v minulost." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">„Ani jsme o tom nevěděli, že něco takového vůbec bylo. Ten fakt, že to vůbec takhle fungovalo, ten marketing.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">„Ráda bych si přečetla ty pohádky, ale to nejde.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Reklamní pohádky dětem dávaly příběh – pohádku. Výjimkou je tak zvaná sada Pilnáčkovy abecedy, která nabízela malým dětem také možnost seznámit se s českou abecedou.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Igor Hornišer, historik, sběratel: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Pilnáčkova abeceda je písmeno, které je tištěno, potom psacím písmem je nějaká drobná básnička, k tomu obrázek a pochopitelně ještě reklama.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pokusy z posledních let o obnovení reklamních pohádek se nesetkaly s úspěchem. Proti dnešní někdy až agresivní reklamě neměly reklamní pohádky šanci.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">27.1.2022, 16:00</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regionální zprávy POLAR</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Kriminalita v MS kraji loni poklesla o 9 procent</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dnes máme dobrou zprávu od policie. Kriminalita v loňském roce v našem kraji poklesla o 9 procent. Pokles zaznamenala celá Česká republika. Výrazně, téměř o polovinu, ubylo také vražd.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V roce 2021 se v MS kraji stalo 17 865 trestných činů, což je o asi 1800 méně, než o rok dříve. Jde o meziroční pokles 9 procent. Objasněnost trestných činů je asi 64 procenta. Hlavních důvodů poklesu kriminality, a to v celé naší zemi, je několik. Souvisí s pandemií, ale také se zlepšuje práce policistů. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavla Jiroušková, mluvčí PČR MS kraje: "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Hlavní důvody poklesu kriminality jsou z dlouhodobého pohledu opatření proti pandemii covidu-19 a s tím související snížení mobility osob a omezení veřejných či  veřejnosti přístupných aktivit nebo například novelizace trestního zákoníku, kdy došlo ke změně dolní hranice výše škody při kvalifikaci  trestného činu na 10 000 Kč."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stíháno bylo celkem téměř 9 tisíc osob, z nichž bylo 4 475 recidivistů. Policisté nejčastěji vyjíždějí ke vloupačkám do různých objektů</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavla Jiroušková, mluvčí PČR MS kraje: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Nejčastějším trestným činem v Moravskoslezském kraji za loňský rok byly krádeže vloupáním do ostatních  objektů, jde o kůlny, stodoly a garáže, které nejsou součástí nemovitosti. Následuje maření výkonu úředního rozhodnutí a krádeže prosté v obchodech. Největší skladbu  trestných činů zaujímá stále obecná kriminalita s 78,9 %. Ta se skládá z majetkové, ostatní, násilné a  mravnostní. Následuje zbývající kriminalita se 14,9 % a hospodářská kriminalita s 6,3 %."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vražd bylo loni pouze 7. Tři jsou vyšetřovány jako pokusy. Nejčastějším motivem byla žárlivost a osobní vztahy. Všechny jsou objasněny. Krajské ředitelství policie je v celorepublikovém srovnání druhé nejzatíženější. Ostrava opět předběhla v kriminalitě hned 6 krajů. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">K Technotrasám v MSK se připojil i okruh v továrně Hyundai</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Moravskoslezském kraji je několik takzvaných Technotras, které jsou velkým lákadlem pro turisty. Se zájmem je však navštěvují i místní obyvatelé, kteří si připomínají historii regionu. Nově jsou zařazovány i současné provozy. Nová technotrasa provází výrobnou automobilů Hyundai v Nošovicích.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Veřejnost si moderní továrnu automobilů v Nošovicích může prohlížet na takzvaném Návštěvnickém okruhu. Právě ten byl nově zařazen do projektu Moravskoslezského kraje Technotrasa. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Krkoška (ANO), náměstek hejtmana MSK:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Přicházejí s úplně jinou koncepcí Technotrasy a je to ta moderní technologie, která bude oproti té historii vlastně ukazovat tu budoucnost, která nás čeká.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Michník, mluvčí Hyundai Motor:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Tady uvidí naprosto moderní technologie, nejmodernější výrobu automobilů a myslíme si, že je to krásné propojení vlastně těch ostatních části Technotrasy s naší automobilkou.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projekt Technotrasa se postupně rozrůstá o další zajímavosti a lidé to vítají. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Koudela, jednatel Moravian-Silesian Tourism: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Technotrasa se může v roce 2022 pyšnit nástupem nových partnerů. Jedním z nich je CETRAT v Příboře. Dále jsme se rozšířili o Stezku břidlice v Zálužné Rábovou štolou, Muzeum nákladních automobilů Tatra a dneska tady v Hyundai, kde oni se svou návštěvnickou trasou pro veřejnost a turisty vstupují do tohoto produktu.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informace o jednotlivých Technotrasách jsou na webových stránkách projektu. Na některé prohlídky je nutné se předem rezervovat. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krátké zprávy, 27. 1. 2022, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Svinovské mosty v Ostravě mají nový záložní zdroj elektřiny. Na místě začal fungovat nový dieselový agregát o výkonu 275 kilovolt-ampér. Podle Ostravských komunikací pomůže v době výpadků nebo poruch, kdy udrží v chodu eskalátory i výtahy.  Policisté dopadli muže, který má na svědomí vloupání do několika objektů v Klimkovicích během noci z 18. na 19. ledna. Na jednom z míst zloděje natočila kamera a muže poté poznal jeden z poškozených před tamní ubytovnou. Část věcí stihl prodat. Dvě kola, která si skryl do opuštěného domu, se vrátila majiteli. foto a video: PČR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Porubané vyplňovali pocitové mapy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obyvatelé Poruby měli opět možnost vyplňovat pocitové mapy. Zaznamenávat do nich mohli místa, se kterými mají spjatou nějakou emoci. Radnice tak získala cenné podněty, se kterými bude obvod pracovat v dalších letech.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porubská radnice už ví, kde se lidé cítí nejlépe, nebezpečně, nebo kde je problém s parkováním. Po třech letech lidé opět vyplňovali své potřeby a emoce do Pocitové mapy. A to jak fyzicky na Porubském desateru, tak on-line. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucie Baránková Vilamová, starostka MOb Ostrava-Poruba: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"My potom můžeme lépe cílit naše projekty a můžeme se lépe zaměřovat na jednotlivé problematické oblasti. Nebo naopak rozvíjet ty oblasti, které mají nějaký potenciál."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jiří Chovančík, Univerzita Palackého v Olomouci: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ty podklady potom slouží pro plánování investičních akcí, pro městskou policii, případně pro plánování infrastruktury."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celkem lidé odpovídali na 6 základních otázek. které se týkaly volného času, městské hromadné dopravy, parkování, bezpečnosti, nakupování a označit mohli i místa, která jim připadají ošklivá.. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kristýna Špačková, koordinátorka MA21, MOb Ostrava-Poruba: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Nejčastěji odpovídali na otázku, kde rádi tráví volný čas a nejméně odpovídali na otázku, kde se špatně dostávají na MHD. Celkem nám vyplnili 1684 bodů."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nejvíce nebezpečně se lidé cítí v okolí Dělnické ulice. Nelíbí se jim ani vzhled Duhy, bývalého obchodního centra Marica nebo okolí Černé perly. Svůj volný čas pak nejraději tráví na Hlavní třídě a v jejím okolí a v porubském lesoparku. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Pro jeden exponát je v Návštěvnickém centru speciální box</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novojičínské Návštěvnické centrum má speciální vitrínu, ve které každý rok vystavuje ve spolupráci s Muzeem Novojičínska jiný exponát. Letos je to historická přilba městského strážníka. Současná městská policie totiž slaví 30 let existence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klobouková expozice Návštěvnického centra v Novém Jičíně obsahuje několik stovek různých pokrývek hlavy, které si návštěvníci mohou i vyzkoušet. V její zadní části se ovšem nachází speciální box, ve kterém je ale exponát uzavřen a jednou za rok se mění za nový. Jedná se vždy o pokrývku hlavy, která je něčím výjimečná nebo významná historicky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karolína Kyšková, Návštěvnické centrum Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“V tomto koutku expozice se nachází prachotěsná vitrína, ve které se každý rok mění exponát, který vždy máme zapůjčený z Muzea Novojičínska. Minulý rok to byl například klobouk, který byl používaný v televizním pořadu Šest ran do klobouku. Pro tento rok je to přilba strážníka městské policie.”      </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radek Polách, Muzeum Novojičínska: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Používali ji městští strážníci, kteří mají své kořeny už v roce 1848, kdy začala vznikat takzvaná Národní garda, a posléze vznikla obecní policie. Až do roku 1926 se rozdělovaly dvě složky, jedna byla obecní policie a druhá bylo státní četnictvo.”       </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vystavená přilba ovšem symbolizuje nejen dávnou historii, ale i jedno výročí z moderních dějin. Současná městská policie byla zřízena v roce 1992, letos tedy dohlíží na pořádek ve městě rovných 30 let.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krátké zprávy, 27. 1. 2022, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> V Ostravě na ulici Hlučínská začalo fungovat parkoviště Park&Ride. Lidé, kteří na něm zaparkují a poté k cestě po městě využijí veřejnou dopravu, zaplatí za parkování jen symbolickou korunu. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aleš Stejskal, jednatel společnosti KODIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Tento projekt je skutečn pilotní a první v Ostravě i v našem kraji, kdy je takto tarifně provázáno a elektronicky placení jízdného ve veřejné dopravě a placení za parkování. Tento model je použitelný i na podobných parkovištích kdekoliv jinde.”</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Ke kupci pro pohádku – unikátní výstava na zámku</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bruntálské muzeum nabízí v malé výstavní síni bruntálského zámku návštěvníkům trochu netypickou výstavu. Zájemci si zde mohou prohlédnout tak zvané reklamní pohádky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Reklamní pohádky byly rozšířené v Československé republice zhruba do poloviny čtyřicátých let minulého století. Mnozí návštěvníci nemají ani tušení, že něco takového vůbec existovalo. Ve své době byly přitom velmi rozšířené a děti je nadšeně sbíraly.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Igor Hornišer, historik a sběratel: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Reklamní pohádky to byly takové drobné tiskoviny, které si děti mohly, nebo dostaly od knihkupce, když šly s maminkou na nákup, tak někde u pokladny, v drogerii, dostaly tenhle lísteček. Účelem bylo nalákat ty děti, aby příště přivedly maminku zase zpátky na nákup.“  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anketa, návštěvníci vernisáže: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Je to takový pohled do života v minulost." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">„Ani jsme o tom nevěděli, že něco takového vůbec bylo. Ten fakt, že to vůbec takhle fungovalo, ten marketing.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">„Ráda bych si přečetla ty pohádky, ale to nejde.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Reklamní pohádky dětem dávaly příběh – pohádku. Výjimkou je tak zvaná sada Pilnáčkovy abecedy, která nabízela malým dětem také možnost seznámit se s českou abecedou.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Igor Hornišer, historik, sběratel: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Pilnáčkova abeceda je písmeno, které je tištěno, potom psacím písmem je nějaká drobná básnička, k tomu obrázek a pochopitelně ještě reklama.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pokusy z posledních let o obnovení reklamních pohádek se nesetkaly s úspěchem. Proti dnešní někdy až agresivní reklamě neměly reklamní pohádky šanci.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-01-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>