--- v1 (2026-04-05)
+++ v2 (2026-09-07)
@@ -147,51 +147,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-01-2022-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-01-2022-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>