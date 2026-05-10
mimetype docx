--- v0 (2026-01-11)
+++ v1 (2026-05-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.1.2022, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kriminalita v MS kraji loni poklesla o 9 procent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dnes máme dobrou zprávu od policie. Kriminalita v loňském roce v našem kraji poklesla o 9 procent. Pokles zaznamenala celá Česká republika. Výrazně, téměř o polovinu, ubylo také vražd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -141,54 +256,52 @@
         <w:t xml:space="preserve">Daniel Varga, hospodář Mysliveckého sdružení Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ohledně dalšího uloveného kusu, tento rok vlastně první, tak si myslím, že to asi nebude moc normální člověk, když zdevastuje takto chovný kus, ořeže končetiny. Zase, kdo ví, jestli ten kus už byl mrtvý a je to smutné. Minulý rok to byla srna dva dny před kladením, před porodem, srnec chovný a teď nám začal zase pytlačit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokaždé se to stane v této lokalitě. Myslíte, že je to někdo místní?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Varga, hospodář, Mysliveckého sdružení Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Máme podezření, že to je někdo z této lokality. Každopádně chodí s baťohem. Když pytlačí, uřeže končetiny, které si dá do batohu.”</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Máme podezření, že to je někdo z této lokality. Každopádně chodí s baťohem. Když pytlačí, uřeže končetiny, které si dá do batohu.”  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zlatuše Viačková, mluvčí PČR Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Policie zahájila úkony v trestního přečinu pytláctví. Během následujících dnů prověří všechny získané poznatky, zajištěné stopy se budou analyzovat. V případě dopadení a usvědčení pachateli hrozí odnětí svobody na dvě léta.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud veřejnost uslyší střelbu v lese nebo u lesa, může kontaktovat myslivecký spolek a také policii lince 158.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
@@ -232,53 +345,52 @@
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme to koncipovali záměrně do těchto míst, protože zde  je blízko dopravní uzel. A pro zvýšení bezpečnosti při koncentraci občanů a  všech návštěvníků, jsme právě proto zvolili toto místo. Náklad by měl být 62  milionů korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Hrtús, stavební technik investičního  odboru:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Doba stavby je odhadována přibližně na 15 měsíců dle smlouvy  o dílo. Bude provedená kompletní komplexní rekonstrukce celého objektu, včetně  nové nosné konstrukce střechy. Bude provedeno podřezání základů, to znamená  nová dodatečná hydroizolace."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Touto rekonstrukcí se začíná psát nová kapitola dějin města.  Bývalý průmyslový areál textilní výroby se totiž přemění na novou městskou  čtvrť.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Touto rekonstrukcí se začíná psát nová kapitola dějin města.  Bývalý průmyslový areál textilní výroby se totiž přemění na novou městskou  čtvrť. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mělo by to být zahájením pro další práce i soukromého  investora, který by tady měl vystavět nové byty, nové kanceláře, nové služby a  nové obchody. Celá tato akce by měla trvat dva až tři roky a my tímto zahajujeme  naši vstupní investici a rekonstrukci bývalého textilního učiliště na nové  sídlo městské policie."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Hrtús, stavební technik investičního  odboru:</w:t>
       </w:r>
       <w:r>
@@ -296,112 +408,109 @@
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V prvním patře by mělo být veškeré zázemí pro městskou  policii. To znamená dispečink, sprchy, výukové prostory, kanceláře a tak dále."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Kališ, ředitel Městské policie Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Současné prostory městské policie jsou již nevyhovující.  Počet strážníků nemůžeme zvyšovat na schválený počet, protože prostory v šatnách,  sociálních místností a společných prostor jsou malé pro tolik lidí. My jsme  tady v této budově od roku 1992. Velký problém je tady, že budova není  bezbariérová, takže lidé, kteří tady přijdou něco vyřizovat nebo se na něco  zeptat, musí šlapat, případně i s berlemi do prvního poschodí. To bude v nové  budově odbouráno, protože tam bude nějaká vrátnice, kde bude sedět strážník a  tyto věci vyřeší. Prakticky se na to těšíme už a doufejme, že to příští rok bude."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Společnost Slezan Holding už také dokončila demolici  okolních nepotřebných budov. A postupně se s městem připravuje na přeměnu  celé lokality. Některé historické budovy budou ale zachovány.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Společnost Slezan Holding už také dokončila demolici  okolních nepotřebných budov. A postupně se s městem připravuje na přeměnu  celé lokality. Některé historické budovy budou ale zachovány. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V rámci memoranda zůstanou zachovány, jako naproti  další objekty. Jsou součástí té historie a chtěli jsme je zachovat pro příští generace.  Ty jsou chráněny proti úpravám, ale samozřejmě budou využity taky, tak jak jsem  říkal, pro různé činnosti a budou součástí té nové městské čtvrti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město chce do svých objektů v nové čtvrti investovat  přibližně 80 milionů. Na nové sídlo městské policie se navíc podařila získat  dotace 31 milionů korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město chce do svých objektů v nové čtvrti investovat  přibližně 80 milionů. Na nové sídlo městské policie se navíc podařila získat  dotace 31 milionů korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">K Technotrasám v MSK se připojil i okruh v továrně Hyundai</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Moravskoslezském kraji je několik takzvaných Technotras, které jsou velkým lákadlem pro turisty. Se zájmem je však navštěvují i místní obyvatelé, kteří si připomínají historii regionu. Nově jsou zařazovány i současné provozy. Nová technotrasa provází výrobnou automobilů Hyundai v Nošovicích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Veřejnost si moderní továrnu automobilů v Nošovicích může prohlížet na takzvaném Návštěvnickém okruhu. Právě ten byl nově zařazen do projektu Moravskoslezského kraje Technotrasa.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Veřejnost si moderní továrnu automobilů v Nošovicích může prohlížet na takzvaném Návštěvnickém okruhu. Právě ten byl nově zařazen do projektu Moravskoslezského kraje Technotrasa. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), náměstek hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Přicházejí s úplně jinou koncepcí Technotrasy a je to ta moderní technologie, která bude oproti té historii vlastně ukazovat tu budoucnost, která nás čeká.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Michník, mluvčí Hyundai Motor:</w:t>
       </w:r>
       <w:r>
@@ -705,93 +814,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-29-01-2022-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>