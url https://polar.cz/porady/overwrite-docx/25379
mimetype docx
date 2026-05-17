--- v0 (2026-01-03)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Černá skládka vznikla v okolí nepoužívaných garáží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V lednu jsme vás informovali o likvidaci velké černé skládky v Ostravě-Přívoze a nyní je v této části města v plánu další podobná akce. Tentokrát se bude bourat a uklízet odpad přímo na břehu Ostravice, kde se v rozpadlých garážích ubytovalo i několik bezdomovců.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odstranění skládky ještě donedávna blokoval bezdomovec, který jednu z garáží vlastnil a bydlel v ní. Po jeho úmrtí už ale v likvidaci nic nebrání. Bezdomovci zde sice bydlí i nadále, ale budou se muset vystěhovat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef, bezdomovec:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nevím kam půjdu. Zase někde něco hledat a někde žít, protože venku se žít nedá. Až bude jaro nebo léto, už to bude lepší." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Radnice chce místo vyčistit podobně, jako se to povedlo na nedaleké Úprkově ulici, kde se také rozpadly garáže a náklaďáky tam začaly vyvážet odpad. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Radnice chce místo vyčistit podobně, jako se to povedlo na nedaleké Úprkově ulici, kde se také rozpadly garáže a náklaďáky tam začaly vyvážet odpad.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Mati, vedoucí Střediska údržby zeleně Ostravské městské lesy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Skutečně bylo odvezeno 620 tun směsného odpadu." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Likvidace této černé skládky vyjde na několik milionů korun a obvod už požádal o finanční výpomoc magistrát města. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -163,121 +277,107 @@
         <w:t xml:space="preserve">Tadeáš  Horníček, student Slezského gymnázia v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pro  mne byl nejhorší ten první měsíc, který jsem musel trávit doma  s rodiči, na což jsem nebyl zvyklý.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kristýna  Sýkorová, studentka Slezského gymnázia v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Měli  jsme strach, že se nedokážeme začlenit do kolektivu zpátky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Před  koncem loňského školního roku se do lavic mnohdy vrátili úplně  jiní studenti a žáci. A podle odhadů učitelů až polovina z  nich nebyla v psychické pohodě. Objevily se úzkosti, deprese nebo  sociální fobie.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Před  koncem loňského školního roku se do lavic mnohdy vrátili úplně  jiní studenti a žáci. A podle odhadů učitelů až polovina z  nich nebyla v psychické pohodě. Objevily se úzkosti, deprese nebo  sociální fobie. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V  rámci přednáškového Dne D se proto na Slezském gymnáziu  věnovali duševnímu zdraví. Z  přednášek se  dozvěděli o nejrůznějších duševních  onemocněních, jak se projevují a také jak se léčí. Kdy a jak  vyhledat pomoc psychologa. A slyšeli doporučení, jak  je řešit a  také jak jim předcházet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Benedikt  Říčný, psycholog: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„To  ústřední poselství je o tom, že je v pořádku o duševním  zdraví mluvit, s duševním zdravím něco dělat a primárně o  duševní zdraví je třeba pečovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mnohé  se studenti dověděli také o nejrůznějších způsobech relaxace,  která je účinnou prevencí duševních  onemocnění. Lektorka jógy  zase připomněla důležitost správného dýchání, které si mohl  každý vyzkoušet také v praxi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jedna  z učeben se změnila na výtvarný ateliér. Studenti se tady  seznámili s arteterapií. Po krátkém úvodu  se pustili do práce. Mohli ztvárnit své momentální pocity  s  pomocí hlíny či barev.   </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jedna  z učeben se změnila na výtvarný ateliér. Studenti se tady  seznámili s arteterapií. Po krátkém úvodu  se pustili do práce. Mohli ztvárnit své momentální pocity  s  pomocí hlíny či barev.    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studenti  a pedagogové, kteří přednášky o duševním zdraví připravili, teď zpracují jednotlivá témata do metodické  příručky s pracovními listy, která může sloužit jako návod,  jak vnést toto téma do škol.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 9. 2. 2022, 1</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Úspěchem skončila rozsáhlá pátrací akce po mladíkovi, který se ztratil po cestě do školy. V pondělí a úterý ho hledali psovodi, pořádková jednotka, letecká služba a další policisté. Mladíka našli nedaleko lesa, nezraněný byl předán lékařům.</w:t>
+        <w:t xml:space="preserve">Krátké zprávy, 9. 2. 2022, 1  Třinecké železárny ve středu dopoledne postihla provozní havárie. Podle mluvčí šlo o incident na tlakovém celku fluidního kotle Energetiky Třinec. K úniku nebezpečných látek nedošlo, na místě uniklo velké množství páry. Nikdo nebyl zraněn.  Úspěchem skončila rozsáhlá pátrací akce po mladíkovi, který se ztratil po cestě do školy. V pondělí a úterý ho hledali psovodi, pořádková jednotka, letecká služba a další policisté. Mladíka našli nedaleko lesa, nezraněný byl předán lékařům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínské děti si jako první užívají jarní prázdniny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -422,129 +522,101 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Výsledkem celého průzkumu je kompletní obměna jídelníčku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Petřeková, vrchní sestra GPO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Na základě toho jsme vlastně zavedli na porodnici lednici s bílkovinnými přídavky, ke které mají maminky přístup 24 hodin Také nutriční terapeuti úplně změnili skladbu stravy, snídaně, obědy,večeře, objevuje se více zeleniny, objevuje se více ovoce.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Houfková, nutriční terapeutka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dali jsme čistou dietu 11, kterou jsme vrátili zpátky do dietního systému a navýšili jsme příjem svačinek, které jsou převážně bílkovinové a energetické.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na první reakce pacientek nemusela nemocnice dlouho čekat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Valerie Křížová, maminka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to super, jídlo je výborné a ještě ta možnost, že si člověk může přes den zajít a něco si dát dobrého, třeba ovoce nebo nějaký mléčný produkt, ještě, když maminka kojí, tak je to úplně to top, co může být navíc.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Julie Čurdová, maminka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Perfektní, ovoce, zelenina, džusy, skvělé úplně. Cereální pečivo, úplně perfektní naprosto.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nutriční terapeutky poskytují pomoc i maminkám, které jsou již doma nebo se do porodnice teprve chystají.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Houfková, nutriční terapeutka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Může se zeptat nutriční terapeutky nebo můžeme za ní zajít na konzultaci a vysvětlit jí, jak ta strava by měla v jejím případě v tom jejím období, vypadat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Spokojenost maminek se odrazila také v získání certifikátu a umístění porodnice mezi dvěma nejlepšími v zemi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -578,103 +650,101 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná se zapojila do projektu Ledová města</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná se jako jediné město v Moravskoslezském kraji připojila do celorepublikové akce nazvané Ledová města. Konala se o pololetních prázdninách a nabídla dětem příležitost seznámit se s historií, pamětihodnostmi a zajímavostmi jednotlivých měst, které děti často znají jen ze školních učebnic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Třináct měst v České republice umožnilo veřejnosti z celé republiky prostřednictvím organizace Pionýr navštívit o pololetních prázdninách různé instituce jako muzea, galerie, kostely a podobně a to se slevou nebo zcela zdarma Poprvé se do akce připojila i Karviná.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Třináct měst v České republice umožnilo veřejnosti z celé republiky prostřednictvím organizace Pionýr navštívit o pololetních prázdninách různé instituce jako muzea, galerie, kostely a podobně a to se slevou nebo zcela zdarma Poprvé se do akce připojila i Karviná. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Jachymčáková, hlavní organizátorka akce</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Do Karviné jsme zapojili i okolní obce, takže to není jen Karviná, ale i Orlová, obec Doubrava a Horní Bludovice."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Seznámení se s historickými skvosty a různými institucemi města měly kromě veřejnosti i celé pionýrské skupiny z Brna, Svitav, Šternberka a Kopřivnice. Připravena byla například komentovaná prohlídka povrchu dolu Žofie, naučná stezka Doubravou, extra se pro zájemce otevřel Zámek Fryštát s prohlídkou kostela Povýšení svatého kříže, navštívili i šikmý kostel nebo zookoutek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, účastníci akce Ledová města</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Přijeli jsme ze Svitav a těšíme se na doly, potom na ten šikmý kostel a celkově si to prohlédnout, že jsme tady poprvé a tak." "Jsem přijel z Kopřivnice reprezentovat Pionýr. Jsem nevěděl, co od toho očekávat a nakonec je to tady docela dobré." "Z Kopřivnice a líbí se mi tu hodně, vyzkouším si nové aktivity, jsem za to ráda."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zázemí včetně ubytování všem účastníkům poskytla Základní a Mateřská škola Družby, kde je také pionýrská základna. Tam byly také připraveny další aktivity a doprovodné programy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Celá akce byla doplněna i Ledovým koncertem v MěDK, který se uskutečnil jako jediný v republice. Karvinští pionýři si na oplátku užili Ledové Brno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Celá akce byla doplněna i Ledovým koncertem v MěDK, který se uskutečnil jako jediný v republice. Karvinští pionýři si na oplátku užili Ledové Brno. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -749,93 +819,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-02-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>