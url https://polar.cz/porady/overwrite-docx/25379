--- v1 (2026-05-17)
+++ v2 (2026-09-07)
@@ -861,51 +861,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-02-2022-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-02-2022-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>