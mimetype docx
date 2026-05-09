--- v0 (2026-01-02)
+++ v1 (2026-05-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Odsouzený vrah málem přizabil spoluvězně židlí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Soud rozhodl a dalším trestu pro odsouzeného vraha z Karviné. Tentokrát za útok kovovou židlí na spoluvězně v cele vyfasoval ke stávajícím 12letům dalších 5 roků za mřížemi. Tím si smazal veškeré již odsezené roky, protože vraždil právě před 5 lety.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,133 +240,123 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rezervační kancelář pomůže pacientům, uleví zdravotníkům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířovská nemocnice spustila nové webové stránky, díky kterým se pacienti mohou sami objednávat do ambulancí, či na různá vyšetření. Kdo není počítačově zdatný, může zavolat, nebo navštívit rezervační kancelář. Celý systém uleví zejména zdravotním sestrám.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zdravotní sestry už výhody webového rezervačního systému i kanceláře v ambulancích pociťují. Stejně tak i pacienti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iva Pastrnková, vrchní sestra urologie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ulehčí našim sestřičkám v ambulanci tím, že nemusí zvedat telefony a mohou se přímo věnovat ošetřování pacientů. Tím je ta rezervační kancelář pro nás velkým přínosem.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Hlavně pro ty seniory a tak je to dobré, že přijdete a oni vám poradí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nové webové stránky disponují také Portálem pacienta. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nové webové stránky disponují také Portálem pacienta.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irma Kaňová, PR manažer Nemocnice Havířov.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme tam totiž přímé vstupy jak do systému Reservatic, tak do Portálu pacienta, kde si mohou na druhou stranu pacienti sami prohlížet svou zdravotnickou dokumentaci. Podmínkou ale je, že jsou v tomto portále sami zaregistrováni. Tento portál slouží i pro praktické lékaře."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V průběhu roku si nemocnice klade za cíl do tohoto portálu zapojit na 500 pacientů a alespoň 50 spolupracujících lékařů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 9. 2. 2022, 3</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Třinecké železárny ve středu dopoledne postihla provozní havárie. Podle mluvčí šlo o incident na tlakovém celku fluidního kotle Energetiky Třinec. K úniku nebezpečných látek nedošlo, na místě uniklo velké množství páry. Nikdo nebyl zraněn.</w:t>
+        <w:t xml:space="preserve">Krátké zprávy, 9. 2. 2022, 3  Třinecké železárny ve středu dopoledne postihla provozní havárie. Podle mluvčí šlo o incident na tlakovém celku fluidního kotle Energetiky Třinec. K úniku nebezpečných látek nedošlo, na místě uniklo velké množství páry. Nikdo nebyl zraněn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Náměstí Vítězslava Nováka se dočká revitalizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -363,103 +468,101 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná se zapojila do projektu Ledová města</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná se jako jediné město v Moravskoslezském kraji připojila do celorepublikové akce nazvané Ledová města. Konala se o pololetních prázdninách a nabídla dětem příležitost seznámit se s historií, pamětihodnostmi a zajímavostmi jednotlivých měst, které děti často znají jen ze školních učebnic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Třináct měst v České republice umožnilo veřejnosti z celé republiky prostřednictvím organizace Pionýr navštívit o pololetních prázdninách různé instituce jako muzea, galerie, kostely a podobně a to se slevou nebo zcela zdarma Poprvé se do akce připojila i Karviná.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Třináct měst v České republice umožnilo veřejnosti z celé republiky prostřednictvím organizace Pionýr navštívit o pololetních prázdninách různé instituce jako muzea, galerie, kostely a podobně a to se slevou nebo zcela zdarma Poprvé se do akce připojila i Karviná. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Jachymčáková, hlavní organizátorka akce</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Do Karviné jsme zapojili i okolní obce, takže to není jen Karviná, ale i Orlová, obec Doubrava a Horní Bludovice."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Seznámení se s historickými skvosty a různými institucemi města měly kromě veřejnosti i celé pionýrské skupiny z Brna, Svitav, Šternberka a Kopřivnice. Připravena byla například komentovaná prohlídka povrchu dolu Žofie, naučná stezka Doubravou, extra se pro zájemce otevřel Zámek Fryštát s prohlídkou kostela Povýšení svatého kříže, navštívili i šikmý kostel nebo zookoutek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, účastníci akce Ledová města</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Přijeli jsme ze Svitav a těšíme se na doly, potom na ten šikmý kostel a celkově si to prohlédnout, že jsme tady poprvé a tak." "Jsem přijel z Kopřivnice reprezentovat Pionýr. Jsem nevěděl, co od toho očekávat a nakonec je to tady docela dobré." "Z Kopřivnice a líbí se mi tu hodně, vyzkouším si nové aktivity, jsem za to ráda."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zázemí včetně ubytování všem účastníkům poskytla Základní a Mateřská škola Družby, kde je také pionýrská základna. Tam byly také připraveny další aktivity a doprovodné programy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Celá akce byla doplněna i Ledovým koncertem v MěDK, který se uskutečnil jako jediný v republice. Karvinští pionýři si na oplátku užili Ledové Brno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Celá akce byla doplněna i Ledovým koncertem v MěDK, který se uskutečnil jako jediný v republice. Karvinští pionýři si na oplátku užili Ledové Brno. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínské děti si jako první užívají jarní prázdniny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -667,93 +770,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-02-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>