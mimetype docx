--- v0 (2026-01-01)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.2.2022, 18:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava chce snížit produkci CO2 o 55 procent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava je zeleným městem, což dokazuje v mnoha oblastech. Je také mezi městy celosvětové iniciativy pro snižování produkce oxidu uhličitého a své závazky velmi rychle naplňuje. Zastupitelé proto dokonce nyní rozhodli, že původní cíle ještě značně navýší.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -87,55 +202,52 @@
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„K rekonstrukci pěších tras jsme přistoupili víc než citlivě. Cílem bylo nepoškodit kořenový systém vzrostlých stromů, abychom je nemuseli kácet, proto jsme nechali starý asfaltový povrch chodníků odebrat ručně. Původní aleje jsme doplnili novými druhy stromů a keřů a na vybraných místech vysadili trvalky, traviny a cibuloviny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Nejde rozhodně o pouhou  deklaraci. Již léta realizujeme spolu s dalšími aktéry v území celou řadu opatření vedoucích ke  zvyšování energetické účinnosti ve městě, snažíme se využívat obnovitelné zdroje energie,  preferujeme čistou mobilitu a realizujeme mnohé tzv. zelené projekty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město má k dispozici i další opatření, která pomohou k dalšímu snižování CO2. Například zateplení budov, výměna osvětlení, moderní vytápění ve svých objektech. V plánu jsou také autobusy na vodík nebo fotovoltaické panely na střechách městských budov.</w:t>
-[...3 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město má k dispozici i další opatření, která pomohou k dalšímu snižování CO2. Například zateplení budov, výměna osvětlení, moderní vytápění ve svých objektech. V plánu jsou také autobusy na vodík nebo fotovoltaické panely na střechách městských budov.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hala v Třebovicích bude mít hlediště pro 200 fanoušků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -560,93 +672,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-17-02-2022-18-35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>