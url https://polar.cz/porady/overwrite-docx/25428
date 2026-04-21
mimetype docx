--- v0 (2026-02-28)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.2.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava chce snížit produkci CO2 o 55 procent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava je zeleným městem, což dokazuje v mnoha oblastech. Je také mezi městy celosvětové iniciativy pro snižování produkce oxidu uhličitého a své závazky velmi rychle naplňuje. Zastupitelé proto dokonce nyní rozhodli, že původní cíle ještě značně navýší.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -87,55 +202,52 @@
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„K rekonstrukci pěších tras jsme přistoupili víc než citlivě. Cílem bylo nepoškodit kořenový systém vzrostlých stromů, abychom je nemuseli kácet, proto jsme nechali starý asfaltový povrch chodníků odebrat ručně. Původní aleje jsme doplnili novými druhy stromů a keřů a na vybraných místech vysadili trvalky, traviny a cibuloviny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Nejde rozhodně o pouhou  deklaraci. Již léta realizujeme spolu s dalšími aktéry v území celou řadu opatření vedoucích ke  zvyšování energetické účinnosti ve městě, snažíme se využívat obnovitelné zdroje energie,  preferujeme čistou mobilitu a realizujeme mnohé tzv. zelené projekty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město má k dispozici i další opatření, která pomohou k dalšímu snižování CO2. Například zateplení budov, výměna osvětlení, moderní vytápění ve svých objektech. V plánu jsou také autobusy na vodík nebo fotovoltaické panely na střechách městských budov.</w:t>
-[...3 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město má k dispozici i další opatření, která pomohou k dalšímu snižování CO2. Například zateplení budov, výměna osvětlení, moderní vytápění ve svých objektech. V plánu jsou také autobusy na vodík nebo fotovoltaické panely na střechách městských budov.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekt "Co vzkážeme budoucím generacím?" zná vítěze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -147,168 +259,158 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Věž kostela svatých Jana a Pavla prochází opravou. Po  sundání báně se uvnitř našla řada významných historických dokumentů a vzkazů. Po  opravě věže se tam opět vrátí a přidají se k nim i ty ze současné doby. Za  takový soutěžní úkol je dostaly vytvořit děti ze základních škol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na magistrátu se nám sešly práce, kromě jediné, ze všech  škol ve městě. A ty zprávy, které vytvářely děti, byly velmi emotivní. A z mého  pohledu velmi silné. Mohli jsme tam nacházet zprávy, které jsou pro nás možná  obecnými pravdami. Jako jsou touha po porozumění, touha po zdravém životním  prostředí, aby fungovala rodina, škola. Zároveň jsme téma mohli v dnešní době  slyšet, jak dětem velmi vadí, že byly omezeny jejich přirozené kontakty. Že byly  izolovány."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vybrat vítěze, tak rozhodně nebylo pro porotu snadné.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vybrat vítěze, tak rozhodně nebylo pro porotu snadné. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Vícha, děkan a farář Římskokatolické farnosti Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Bylo to velmi náročné, protože vzkazů bylo mnoho. A vybrat opravdu  ty nejlepší z nich bylo velmi těžké. Nakonec jsme se všichni shodli na  několika vítězných. Jednalo se především o několik kategorií nebo stránek,  které tato díla měla obsahovat. Jedna věc samotný fakt, co je napsáno, co je  vytvořeno, jaké je to poselství. Druhá věc, aby to také pěkně vypadalo graficky,  aby to bylo ztvárněno pěkným způsobem a třetí věc, aby to byla kolektivní  práce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Proto jsme se rozhodli, že do věže umístíme 5 prací, které symbolizovaly  takové skupiny přístupu, jak k tomu ty děti přistoupily. A pak tam byly práce zajímavé i výtvarně, které neobsahovaly  jenom textové zprávy, ale pracovaly i s tím, jak ta zpráva vypadá."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Absolutním vítězem, který získal nejvíce hlasů a největší  obdiv poroty, se stal vzkaz 8. B z 6. základní školy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Absolutním vítězem, který získal nejvíce hlasů a největší  obdiv poroty, se stal vzkaz 8. B z 6. základní školy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Celý balík prací, který k nám přišel. A který jsme  vybrali, tedy reprezentuje všechny přístupy, jak to děti pojaly a co chtěly vzkázat  budoucím generacím. Ale každopádně jsou to zprávy velmi silné a myslím si, že  až je jednou budou, za těch 100 let vytahovat naši potomci, tak je zasáhnou  stejně silně, jako nás, tady při tom výběru."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekonstrukce věže kostela by měla být hotová do května. Vkládání  vzkazů do báně by měly být opět přítomny také děti ze základních škol.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rekonstrukce věže kostela by měla být hotová do května. Vkládání  vzkazů do báně by měly být opět přítomny také děti ze základních škol. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 11. 2. 2022, 1</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Také Moravskoslezský kraj od středečního večera zasáhl silný vítr. Ostravská zoo ve čtvrtek proto své brány nechala uzavřené. Hasiči vyjížděli k desítkám událostí, šlo tradičně především o odstraňování spadlých stromů, v menší míře opravování plechových střešních krytin. A provozovatelé lyžařských areálů v Jeseníkách byli nuceni zastavit provoz všech vleků a lanovek kvůli silnému větru a dešti, ale i kvůli výpadkům elektřiny. Ve středu dopoledne stály všechny areály v Karlově i Malé Morávce.  </w:t>
+        <w:t xml:space="preserve">Krátké zprávy, 11. 2. 2022, 1  Také Moravskoslezský kraj od středečního večera zasáhl silný vítr. Ostravská zoo ve čtvrtek proto své brány nechala uzavřené. Hasiči vyjížděli k desítkám událostí, šlo tradičně především o odstraňování spadlých stromů, v menší míře opravování plechových střešních krytin. A provozovatelé lyžařských areálů v Jeseníkách byli nuceni zastavit provoz všech vleků a lanovek kvůli silnému větru a dešti, ale i kvůli výpadkům elektřiny. Ve středu dopoledne stály všechny areály v Karlově i Malé Morávce.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Báňští potápěči trénovali záchranné práce na přehradě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hlubina Žermanické přehrady po roce opět patřila báňským záchranářům. Ti tam trénovali postupy při práci pod hladinou, jaké jim mohou za určitých okolností připravit i prostory v hlubinných dolech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potápěči báňské záchranné služby trénují na Žermanické přehradě pravidelně. Pod hladinou simulují podmínky, za kterých se nemohou vynořit. Letos jim počasí nedopřálo, aby mohli trénovat pod ledem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Potápěči báňské záchranné služby trénují na Žermanické přehradě pravidelně. Pod hladinou simulují podmínky, za kterých se nemohou vynořit. Letos jim počasí nedopřálo, aby mohli trénovat pod ledem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Provázek, náměstek ředitele, hlavní mechanik HBZS, Diamo: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tento výcvik je součástí pravidelného výcviku báňských záchranářů potápěčů. Ta potápěčská skupina u nás na Hlavní báňské záchranné stanici je založena zejména proto, že všechny doly v Ostravsko-karvinském revíru jsou doly s nebezpečím průvalu vod, proto tu skupinu udržujeme. Pořádáme dva výcviky podle předpisů. Jeden se koná v létě v takzvaných dekompresních hloubkách, to znamená na hlubším lomu a v zimě simulujeme tu možnost potápěče bez možnosti přímého vynoření. Podobnost mezi tímto zimním potápěním je zejména v tom, že nacvičujeme tu odolnost potápěčů pro potápění v polních podmínkách, kdy se potápíme v zatopené důlní chodbě. Nacvičujeme dokonce průnik zatopenou důlní chodbou a následně přezbrojení potápěče do klasického dýchacího přístroje a zásah v nedýchatelném prostředí, což může kdykoliv v dole nastat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V chladné vodě záchranáři pracují v potápěčských oblecích a nově mají k dispozici moderní komunikační zařízení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -362,53 +464,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V karvinském gymnáziu probíhá Didaktický inkubátor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V karvinském gymnáziu v těchto dnech probíhá ve spolupráci se zástupci Univerzity Karlovy a Technické univerzity Liberec "Didaktický inkubátor". Jde o službu nabízenou školám, které jsou otevřené pro změnu stylu výuky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jedna z učeben karvinského gymnázia se na tento týden proměnila ve velkou didaktickou dílnu. Tato škola se jako první v Moravskoslezském kraji vydala cestou modernizace vzdělávání a změny styly výuky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jedna z učeben karvinského gymnázia se na tento týden proměnila ve velkou didaktickou dílnu. Tato škola se jako první v Moravskoslezském kraji vydala cestou modernizace vzdělávání a změny styly výuky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miloš Kučera, ředitel Gymnázia Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Chceme postupně naplňovat cíle Strategie 2030+, což je zásadní dokument pro českou vzdělávací soustavu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Slowik, garant didaktické dílny z Technické univerzity Liberec: </w:t>
       </w:r>
       <w:r>
@@ -454,57 +555,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Učitelé mají v dílně úlohu jakýchsi průvodců, kteří vytvoří prostředí, ve kterém se tyto tři základní pilíře kultivují a rozvíjí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 11. 2. 2022, 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Epidemie koronaviru v Moravskoslezském kraji slábne. Aktuálně je v kraji nakaženo okolo 26.900 lidí, před týdnem jich bylo přes 35.000. Nejvíce pozitivních lidí je stále v okrese Ostrava, Karviná, Frýdek-Místek a Opava.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Hned ke třem kuriózním případům krádeží vyjížděli během úterý ostravští strážníci. Všechny měly společného jmenovatele, jedna prodejna a kuriózní způsob provedení. Pachatelé odcizené zboží snědli a vypili přímo na prodejně a odešli  bez placení.</w:t>
+        <w:t xml:space="preserve">Epidemie koronaviru v Moravskoslezském kraji slábne. Aktuálně je v kraji nakaženo okolo 26.900 lidí, před týdnem jich bylo přes 35.000. Nejvíce pozitivních lidí je stále v okrese Ostrava, Karviná, Frýdek-Místek a Opava.  Hned ke třem kuriózním případům krádeží vyjížděli během úterý ostravští strážníci. Všechny měly společného jmenovatele, jedna prodejna a kuriózní způsob provedení. Pachatelé odcizené zboží snědli a vypili přímo na prodejně a odešli  bez placení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín restartuje masopust i Pivobraní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -679,93 +774,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-02-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>