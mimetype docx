--- v1 (2026-04-21)
+++ v2 (2026-09-07)
@@ -816,51 +816,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-02-2022-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-02-2022-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>