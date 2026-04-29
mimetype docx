--- v0 (2026-01-03)
+++ v1 (2026-04-29)
@@ -1,104 +1,195 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.3.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké, 1. 3. 2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Moravskoslezský kraj spustil bezplatnou informační linku 800 720 210. Zaměstnanci krajského úřadu lidem poradí, na koho a kam se obrátit, pokud chtějí pomoct Ukrajině a lidem postiženým válkou. Kraj také otevřel asistenční centrum na pomoc uprchlíkům.</w:t>
-[...13 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Moravskoslezský kraj spustil bezplatnou informační linku 800 720 210. Zaměstnanci krajského úřadu lidem poradí, na koho a kam se obrátit, pokud chtějí pomoct Ukrajině a lidem postiženým válkou. Kraj také otevřel asistenční centrum na pomoc uprchlíkům.  Přibližně 400 žen a dětí přijelo v noci na úterý vlakem z Čopu na Zakarpatské Ukrajině do Ostravy. Krajští hasiči je v autobusech zavezli na registrační humanitární středisko ve Vyšních Lhotách. V noci na středu má dorazit další evakuační vlak Českých drah. Spoj také odváží na Ukrajinu materiální humanitární pomoc.  Stovky dárců už přišly na sběrné místo v Ostravě, lidé darují materiální pomoc ukrajinským obyvatelům. Tlumočíme prosbu o přednostní darování zdravotnického materiálu. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Pokorná, mluvčí Magistrátu města Ostravy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: Zdravotnický materiál by měl mít co nejdelší expiraci výrobků a musí být nový, v originálním obalu. Konkrétně se jedná o materiál, který se dá pořídit i běžně v lékárnách.</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín organizuje pomoc i demonstraci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín poskytl ubytování první ukrajinské rodině a připravuje azyl pro další dvě, které jsou na cestě. V centru města se také konala demonstrace proti ruské invazi na Ukrajině.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -195,53 +286,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraj i firmy se chystají na možné výpadky v dodávce surovin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Uhlí, zemní plyn nebo železná ruda. Z Ruska a Ukrajiny se k nám dováží důležité suroviny a výpadek v dodávkách by mohl ochromit výrobu například v železárnách nebo i běžný život obyvatelstva. Některé podniky už řeší záložní plány.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Válečný konflikt mezi Ruskem a Ukrajinou vyvolal oprávněné obavy o dostatek surovin dovážených z těchto zemí. Na pravidelných dodávkách železné rudy jsou závislé především ostravské a třinecké železárny. Podle mluvčí společnosti Liberty Ostrava Barbory Černé Dvořákové ostravský hutní podnik nepřehlednou situaci na východě bedlivě sleduje a hledá případné alternativy v dodávkách surovin. Podobně jsou na tom i Třinecké železárny a situaci sleduje také vedení kraje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Válečný konflikt mezi Ruskem a Ukrajinou vyvolal oprávněné obavy o dostatek surovin dovážených z těchto zemí. Na pravidelných dodávkách železné rudy jsou závislé především ostravské a třinecké železárny. Podle mluvčí společnosti Liberty Ostrava Barbory Černé Dvořákové ostravský hutní podnik nepřehlednou situaci na východě bedlivě sleduje a hledá případné alternativy v dodávkách surovin. Podobně jsou na tom i Třinecké železárny a situaci sleduje také vedení kraje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Unucka (ODS), náměstek hejtmana: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Lidé se ptají, jestli bude dosta tepla. V tuto chvíli dodávky plynu a uhlí proudí do kraje tak, jak jsou nasmlouvány. Není žádný výpadek. Ale i kdyby ty dodávky přestaly, tak do konce topné sezony je dostatek plynu i uhlí na území kraje, takže tady k výpadku nedojde. Samozřejmě, pokud by plyn přestal proudit, tak je na čase přehodnotit rozhodnutí o uzavření našich černouhelných šachet. protože naše teplárny jsou závislé na černém uhlí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dostatek plynu potvrzuje i společnost, která provozuje podzemní zásobníky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -302,53 +392,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Vachtarčík (HPH), radní pro sport:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jelikož hrozí jejich sestup do nižších soutěží, považujeme za vhodné, aby po skončení soutěže přišly kluby představit další vizi fungování a s ohledem na to, jaké soutěže budou přihlašovat do další sezony, si mohou podat žádost do dalšího kola."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Debata se vedla i o společném podniku společnosti ČEZ a města. Jedna z opozičních zastupitelek navrhla usnesení na odvolání primátora, které však neprošlo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Debata se vedla i o společném podniku společnosti ČEZ a města. Jedna z opozičních zastupitelek navrhla usnesení na odvolání primátora, které však neprošlo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daria Škutová (SPD), zastupitelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jeden z důvodů, proč jsem navrhla odvolání primátora Havířova pana Bělici, je z důvodu změny dodávek tepla v Havířově, kdy v rámci toho vznikla společnost ENVEZ. Co mě vadí na způsobu vytápění, je to, že se opírá zejména o plyn."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Vedení radnice si za projektem stojí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -381,107 +470,100 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Změny v opavské MHD od 1. března</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dražší jízdné a méně trolejbusových spojů, ale v častějších intervalech – to jsou změny, které od začátku měsíce zavádí opavský dopravní podnik. Důvodem je pokles cestujících v hromadné dopravě a také růst cen energií a pohonných hmot. V následujícím příspěvku pro vás shrneme změny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cestujících  v  městských autobusech i trolejbusech ubývá posledních pět  let. Pandemie koronaviru  v roce 2020 je pak vyhnala z hromadné  dopravy úplně. Školy byly  zavřené, zaměstnanci pracovali z  domu. Spoje jezdily téměř  prázdné. Ubylo 33% cestujících.  Situaci nevylepšilo ani loňské navýšení ceny za pohonné hmoty  a energie, které se meziročně zdvojnásobilo. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cestujících  v  městských autobusech i trolejbusech ubývá posledních pět  let. Pandemie koronaviru  v roce 2020 je pak vyhnala z hromadné  dopravy úplně. Školy byly  zavřené, zaměstnanci pracovali z  domu. Spoje jezdily téměř  prázdné. Ubylo 33% cestujících.  Situaci nevylepšilo ani loňské navýšení ceny za pohonné hmoty  a energie, které se meziročně zdvojnásobilo.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V  rámci optimalizace dopravy dojde ke zrušení většiny  trolejbusových linek. Z 11, které křižovaly město, zůstanou  čtyři.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel  Gebauer, ředitel, Městský dopravní podnik Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Intervaly mezi spoji jsou  nastaveny tak,  aby byly lépe proložené. Aby se  lépe využily jednotlivé linky a spoje. Intervaly budou  zkrácené.“</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">„Intervaly mezi spoji jsou  nastaveny tak,  aby byly lépe proložené. Aby se  lépe využily jednotlivé linky a spoje. Intervaly budou  zkrácené.“ </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od  1. března dochází také ke zvýšení ceny krátkodobého i  dlouhodobého  jízdného v hromadné dopravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal  Jedlička, náměstek primátora Opavy: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zjistili  jsme, že skoro 10 let se dlouhodobé časové jízdné vůbec  nezvýšilo. Přitom inflace je kolem 20%. My zvyšujeme o 15%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nejvyšší  navýšení ceny je u jízdenek prodávaných za hotovost u řidiče,  a to o polovinu. To proto, aby cestující dali přednost  bezkontaktním platbám, které lze provádět s pomoci ODISky,  bankovní karty nebo mobilní aplikace.   </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Nejvyšší  navýšení ceny je u jízdenek prodávaných za hotovost u řidiče,  a to o polovinu. To proto, aby cestující dali přednost  bezkontaktním platbám, které lze provádět s pomoci ODISky,  bankovní karty nebo mobilní aplikace.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravské kroniky už se píší více než 100 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -536,53 +618,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zajímavá je Kronika Nové Ostravy, která je vlastně kronikou Poruby, protože se kvůli zásobám uhlí mělo centrum stěhovat právě do Poruby. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Juřica, kronikář města Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Počítalo se s tím, že Poruba nahradí to historické jádro, pod kterým je uhlí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Většina kronik obsahuje kromě výkladu událostí, také popis  geografických podmínek a historickou retrospektivu. Pokud si chcete nějakou kroniku pročíst, není nutné jít do archivu, většina z nich je i v elektronické podobě v digitální badatelně archivu. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Většina kronik obsahuje kromě výkladu událostí, také popis  geografických podmínek a historickou retrospektivu. Pokud si chcete nějakou kroniku pročíst, není nutné jít do archivu, většina z nich je i v elektronické podobě v digitální badatelně archivu.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -657,93 +738,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-03-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>