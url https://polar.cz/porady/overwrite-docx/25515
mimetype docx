--- v0 (2025-12-23)
+++ v1 (2026-05-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.3.2022, 17:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Energie a kraj</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, na řadě je magazín Energie a kraj, u kterého vás vítám. V jeho úvodu si necháme poradit, jak zažádat o příspěvky na energie v domácnosti, poté zjistíme, jaké změny v ceně energií může přinést válečný konflikt na Ukrajině. A nakonec si o transformaci kraje budeme povídat s hejtmanem Ivo Vondrákem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poskytovatelé nájemních bytů mohou zvýšit zálohy energií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Turbulentní změny na trhu s energiemi si vybraly svou daň v podobě ukončení činnosti několika dodavatelů. Tento fakt způsobil vedle skokového růstu inflace spotřebitelům obrovské problémy, přestože ti ze dne na den bez dodávek elektřiny, plynu nebo tepla nezůstali.  </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -86,105 +201,104 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Někteří pronajímatelé bytů včetně toho největšího v ČR, společnosti Heimstaden, už začali své klienty podrobně informovat o zvyšujících se cenách energií a nabídli pomoc při vyřízení příspěvku na bydlení. Společnost Heimstaden k tomuto kroku přistoupila, aby svým klientům pomohla předejít velmi pravděpodobným vysokým nedoplatkům, které by pro ně bez tohoto navýšení splátek vyplynuly z vyúčtování služeb za rok 2022. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jan Vozárik, místopředseda Sdružení nájemníků ČR: „Není to jen Heimstaden, dělají to velké bytové družstva. Spíše si myslím, že bude hodně problémů u malých bytových družstev a společností vlastníků, kde k dohodám asi nebude docházet.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Setkal jsem se i s názorem, kdy lidé negativně vnímají zvýšení těchto záloh a dávají to za vinu majiteli nemovitostí, ale ten s tím v podstatě nemá nic společného.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jan Vozárik, místopředseda Sdružení nájemníků ČR: „Ano, to je bohužel problém. Lidé si myslí, že platí nájem, ale to jsou zálohy na služby. Peníze nezůstávají pronajímateli, ale ten je platí dodavateli energií.“</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Úřady nyní vyplácejí asi 150 tisíc příspěvků na bydlení, nově by mohlo přibýt dalších 50 tisíc. Podporu využívá podle analýz ministerstva práce a sociálních věcí asi jen třetina těch, kteří by na ni měli nárok.</w:t>
+        <w:t xml:space="preserve">Jan Vozárik, místopředseda Sdružení nájemníků ČR: „Ano, to je bohužel problém. Lidé si myslí, že platí nájem, ale to jsou zálohy na služby. Peníze nezůstávají pronajímateli, ale ten je platí dodavateli energií.“  Úřady nyní vyplácejí asi 150 tisíc příspěvků na bydlení, nově by mohlo přibýt dalších 50 tisíc. Podporu využívá podle analýz ministerstva práce a sociálních věcí asi jen třetina těch, kteří by na ni měli nárok.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jak ovlivní válečný konflikt ceny energií?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Válečný konflikt na Ukrajině a hospodářské sankce uvalené na Rusko mohou přinést významné změny v ceně energií. Zjišťovali jsme, co všechno můžeme očekávat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všichni věříme, že konflikt na Ukrajině skončí co nejdříve, ale musíme být připraveni i na variantu, že se dodávky uhlí z Ruska zcela zastaví. V tom případě by export zastavili i Poláci, od kterých dnes uhlí odebíráme. Proto je teď na pořadu dne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jakub Unucka také uklidňuje obyvatele kraje, kteří vytápějí zemním plynem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jakub Unucka (ODS), 1. náměstek hejtmana MS kraje: „V domácnosti určitě nikdo nezůstane bez plynu, protože plyn není jenom v Rusku, je všude po světě. Určitě ho jde koupit tolik, aby si lidé doma mohli topit plynem. Spousta lidí má strach, že nebudou mít doma čím topit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zároveň je na místě přirozené šetření energiemi. A vláda bude zvažovat, jak co nejdříve využívat jiné než fosilní zdroje energie.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zároveň je na místě přirozené šetření energiemi. A vláda bude zvažovat, jak co nejdříve využívat jiné než fosilní zdroje energie. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beseda: Ivo Vondrák, hejtman MS kraje I</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Tikal, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hostem našeho pořadu Energie a kraje je tentokrát hejtman Moravskoslezského kraje pan Ivo Vondrák. Dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -469,93 +583,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/energie-a-kraj/energie-a-kraj-03-03-2022-17-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>