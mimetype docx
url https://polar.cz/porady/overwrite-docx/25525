--- v0 (2026-01-04)
+++ v1 (2026-04-29)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Nový Jičín pomáhá lidem z Ukrajiny</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nový Jičín poskytl ubytování prvním ukrajinským rodinám a aktuálně podle potřeby rozhoduje o dalších formách pomoci. Na náměstí se také konala demonstrace proti ruské invazi na Ukrajině.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prázdný dům na ulici Beskydské v Žilině se stal domovem pro první ukrajinskou rodinu. Azyl zde našla Oksana a její tři děti. Ještě loni na podzim pracoval její manžel spolu s dalšími ukrajinskými odborníky jako fyzioterapeut v rehabilitačním centru ARCADA. Odtud také vzešla  prvotní nabídka pomoci. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miloš Svoboda, rehabilitační centrum ARCADA v Ostravě: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“ Chceme pomoci těmto lidem, aby byli v klidu a nemuseli zažívat hrůzy války. To znamená, zajistit jim ubytování a pokud to bude možné, tak jim najít i práci a další smysl života.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obrátil se na kamaráda Jaroslava Perútku, předsedu osadního výboru z novojičínské Žiliny, ten oslovil zdejší radnici a věci se začaly hýbat. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jaroslav Perútka (KDU-ČSL), předseda Osadního výboru Žilina: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Takže jsem zaběhl na radnici, oslovil vedení města, a vytipovali jsme objekt, který byl sice určený k prodeji, ale bude z prodeje stažen a pro ty lidi jsme to tam připravili.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Dokázali jsme během několika málo hodin zorganizovat partu dobrovolníků, kteří uklidili dům na Beskydské ulici. Do tohoto domu by se mohly ihned nastěhovat tři ukrajinské rodiny.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miloš Svoboda, rehabilitační centrum ARCADA v Ostravě: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Momentálně se nám sem podařilo dostat za dramatických okolností rodinu od terapeuta Jevhena, jeho manželku a tři děti. A očekáváme další rodinu od terapeutky Valentiny, která projela celou Ukrajinou. U Lvova se při náletu musela schovat do krytu. Takže to bude zase maminka se třemi dětmi.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tato a další rodina dorazily do Nového Jičína v průběhu týdne. V případě akutní pomoci by město uprchlíky z Ukrajiny dočasně ubytovalo v Hotelu Praha nebo v ubytovně na bazéně. Potravinová pomoc přichází směrem z Charity. Pomáhají i další lidé. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jaroslav Perútka (KDU-ČSL), předseda Osadního výboru Žilina: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Momentálně jsou nejvíce potřeba hygienické potřeby a také nějaké sladkosti, protože velká část jsou to děti. Určitě by pomohly telefonní karty nebo kdyby někdo dočasně poskytl data zdarma, aby měli spojení s rodinami.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dále radnice na jednáních pracovní skupiny v těchto dnech rozhoduje o dalších formách pomoci. Informace budou zveřejněny na webu města pod odkazem “Pomoc občanům Ukrajiny”.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Situace na Ukrajině a osudy lidí, na které zaútočila ruská armáda, vyburcovaly i další Novojičíňáky, kteří v pondělí večer vyrazili demonstrovat na Masarykovo náměstí. Mezi řečníky z řad zástupců města, politických stran a dalších organizací vystoupila také Ukrajinka Jana Polyaskovska, která v Novém Jičíně žije dvacet let. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana Polyaskovska: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Moje rodina pochází z Chersonu, z oblasti, kde jsou největší boje. Už se s nimi nemohu třetí den spojit. Teď tu máme rodinu od manžela, cestovali sem dva dny, další rodina cestovala tři dny a na hranicích stáli 15 hodin, s malými dětmi, s miminky. Cítíme se strašně, pět dní pořádně nespíme, jsme nervózní, co bude s Ukrajinou. Ale strašně jsem vděčni České republice a celé Evropě, že nám pomáhají a že nás podpořili. Díky Bohu, že  je Evropa na naší straně a všichni nás podporují, pomáhají ženám a dětem.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V Novém Jičíně žije a pracuje odhadem více než 200 ukrajinských občanů, několik desítek jich také na Masarykovo náměstí dorazilo a provolávalo slávu Ukrajině. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Potravinová sbírka a koncert pro Ukrajinu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radnice a zdejší Charita postupně formují pomoc ukrajinským občanům, které zasáhla ruská agrese. Aktuálně je vyhlášena potravinová a materiální sbírka a na Masarykově náměstí bude Koncert pro Ukrajinu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pomoc rodinám, které utíkají z válkou zasažené Ukrajiny a našly azyl v Novém Jičíně a okolí, dostává den ze dne konkrétnější podobu. 1. března Charita vyhlásila časově neomezenou sbírku potravin, hygienických a čistících potřeb a nového kuchyňského vybavení.     </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcel Brož, ředitel Charity Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Budou to všechno věci, které budou využity tady na Novojičínsku. Potřebovali bychom po občanech, jestli by nám nepomohli tu naši potravinovou banku dovybavit, především dlouhodobými potravinami a zbožím osobní hygieny. zatím máme, ale budeme rádi, když nám pomohou.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sběrná místa jsou dvě, jedno v sídle Charity na Dolní bráně, druhé v budově úřadu na Divadelní 1. Jako další akci pořádají město a Charita Koncert pro Ukrajinu, a to v neděli 6. března od 15 hodin na Masarykově náměstí. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“V Novém Jičíně budou vystupovat zajímaví hosté, jako O5 a Radeček, Petr Bende, Martin Chodúr, Light & Love a další. Muzikanti vystupují zcela zdarma. Tímto zvu novojičínské spoluobčany a lidi dobré vůle, aby přišli a podpořili tento charitativní koncert.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Přispět finančně budou moci lidé přímo na náměstí.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcel Brož, ředitel Charity Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Kde by měli být naši lidé z Charity, měli by vybírat jednak do pokladniček, ale také hlavně na ten účet. Budou tam nějaké letáčky, QR kódy, kde bude možné přispět do fondu humanitární pomoci.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Druhý charitativní koncert je ve městě plánován zhruba za 14 dní. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na webu města a Charity jsou také další informace o možnostech pomoci, včetně odkazu na  asistenční centrum v Ostravě, kde se ukrajinští občané musí do tří dnů po příjezdu do České republiky registrovat. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Město ovládl masopust a s ním dobrá nálada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Příslibem definitivního návratu společenského a kulturního života do centra města byl masopust. Novojičínští si mohli užít tradiční jarmark a veselici v maskách. Rozverná  masopustní atmosféra ale zavládla i jinde ve městě.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Masopustní veselí vypuklo na Masarykově náměstí poslední únorový pátek, tradiční jarmark s prodejem různých dobrot a řemeslných výrobků, který pořádalo Návštěvnické centrum, provázela taškařice masek v režii Starojické historické společnosti. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hana Rolná, Návštěvnické centrum Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Masopustní jarmark začal na Masarykově náměstí průvodem, který začal v deset hodin, do kterého se přidali mateřské školky i základní školy. Velice jim za to děkujeme, přišli v maskách a zpívají tancují společně s průvodem.”    </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">návštěvníci akce:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Moc se mi líbí ty kostýmy a jak je tady taková ta atmosféra.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Tančila jsem s medvědem a jsou tu dobré stánky a je to tu super.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Je to tady lepší než na Vánoce, protože na Vánoce tady nebyl ani jeden stánek otevřený.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Líbí se mi kostýmy, medvěd a jak tady zpívají ti dva chlapi.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Jsme velice spokojeni, máme dobrou náladu, bylo to moc hezké.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Děje se něco, to je hlavní.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Je tady hodně dětí a to je to nejkrásnější, co může být, když vidíme děti, jak se radují.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Děti z mateřinek, které na náměstí dorazily v maskách, budou o tu nejhezčí soupeřit ve fotosoutěž. Hlasovat o nejhezčí masce může veřejnost na Facebooku Návštěvnického centra. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudolf Polzer, Starojická historická společnost: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Nejen tady na novojičínském náměstí, protože už máme letos nějaký ten masopust konečně za sebou. Lidé se konečně uvolnili a jsou velice rádi za každou kulturní akci, která se uskuteční. Lidé jsou úžasní a užívám si to také my.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podobný masopustní rej, jako v centru města, se o den dříve odehrál také na zahradě mateřské školy Vančurova, kde si jej přišli užít také děti a rodiče z mateřinek Karla Čapka, Jubilejní i Loučka.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">rodiče dětí MŠ Máj: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Je to úžasné, konečně se něco děje, děti se sejdou a je to i pro rodiče fajn.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“My jsme velmi spokojeni, vypadá to tu moc pěkně.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Po dlouhé době koronaviru si společně můžeme užít tuto akci a je to moc pěkné.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana Vrbová, ředitelka MŠ Máj Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Byla to taková spontánní akce, protože jsme hledali možnost, jak uskutečnit nějakou akci s rodiči a mohlo by se to týkat celého subjektu. Kolegyně přišly s tímto nápadem. Takže veškeré vzdělávací aktivity, které děti během, měsíce dělaly byly na téma masopust. Připravovaly si masky, kostýmy a moc oceňujeme, že i rodiče přišli v maskách.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stylovou lidovou atmosféru masopustu tvořila i kulisa malého Ladovského městečka a řeznické výrobky, které k této tradici neodmyslitelně patří.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.3.2022, 16:20</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novojičínský expres</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Nový Jičín pomáhá lidem z Ukrajiny</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nový Jičín poskytl ubytování prvním ukrajinským rodinám a aktuálně podle potřeby rozhoduje o dalších formách pomoci. Na náměstí se také konala demonstrace proti ruské invazi na Ukrajině.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prázdný dům na ulici Beskydské v Žilině se stal domovem pro první ukrajinskou rodinu. Azyl zde našla Oksana a její tři děti. Ještě loni na podzim pracoval její manžel spolu s dalšími ukrajinskými odborníky jako fyzioterapeut v rehabilitačním centru ARCADA. Odtud také vzešla  prvotní nabídka pomoci. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miloš Svoboda, rehabilitační centrum ARCADA v Ostravě: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“ Chceme pomoci těmto lidem, aby byli v klidu a nemuseli zažívat hrůzy války. To znamená, zajistit jim ubytování a pokud to bude možné, tak jim najít i práci a další smysl života.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obrátil se na kamaráda Jaroslava Perútku, předsedu osadního výboru z novojičínské Žiliny, ten oslovil zdejší radnici a věci se začaly hýbat. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jaroslav Perútka (KDU-ČSL), předseda Osadního výboru Žilina: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Takže jsem zaběhl na radnici, oslovil vedení města, a vytipovali jsme objekt, který byl sice určený k prodeji, ale bude z prodeje stažen a pro ty lidi jsme to tam připravili.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Dokázali jsme během několika málo hodin zorganizovat partu dobrovolníků, kteří uklidili dům na Beskydské ulici. Do tohoto domu by se mohly ihned nastěhovat tři ukrajinské rodiny.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miloš Svoboda, rehabilitační centrum ARCADA v Ostravě: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Momentálně se nám sem podařilo dostat za dramatických okolností rodinu od terapeuta Jevhena, jeho manželku a tři děti. A očekáváme další rodinu od terapeutky Valentiny, která projela celou Ukrajinou. U Lvova se při náletu musela schovat do krytu. Takže to bude zase maminka se třemi dětmi.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tato a další rodina dorazily do Nového Jičína v průběhu týdne. V případě akutní pomoci by město uprchlíky z Ukrajiny dočasně ubytovalo v Hotelu Praha nebo v ubytovně na bazéně. Potravinová pomoc přichází směrem z Charity. Pomáhají i další lidé. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jaroslav Perútka (KDU-ČSL), předseda Osadního výboru Žilina: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Momentálně jsou nejvíce potřeba hygienické potřeby a také nějaké sladkosti, protože velká část jsou to děti. Určitě by pomohly telefonní karty nebo kdyby někdo dočasně poskytl data zdarma, aby měli spojení s rodinami.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dále radnice na jednáních pracovní skupiny v těchto dnech rozhoduje o dalších formách pomoci. Informace budou zveřejněny na webu města pod odkazem “Pomoc občanům Ukrajiny”. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Situace na Ukrajině a osudy lidí, na které zaútočila ruská armáda, vyburcovaly i další Novojičíňáky, kteří v pondělí večer vyrazili demonstrovat na Masarykovo náměstí. Mezi řečníky z řad zástupců města, politických stran a dalších organizací vystoupila také Ukrajinka Jana Polyaskovska, která v Novém Jičíně žije dvacet let. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana Polyaskovska: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Moje rodina pochází z Chersonu, z oblasti, kde jsou největší boje. Už se s nimi nemohu třetí den spojit. Teď tu máme rodinu od manžela, cestovali sem dva dny, další rodina cestovala tři dny a na hranicích stáli 15 hodin, s malými dětmi, s miminky. Cítíme se strašně, pět dní pořádně nespíme, jsme nervózní, co bude s Ukrajinou. Ale strašně jsem vděčni České republice a celé Evropě, že nám pomáhají a že nás podpořili. Díky Bohu, že  je Evropa na naší straně a všichni nás podporují, pomáhají ženám a dětem.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V Novém Jičíně žije a pracuje odhadem více než 200 ukrajinských občanů, několik desítek jich také na Masarykovo náměstí dorazilo a provolávalo slávu Ukrajině. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Potravinová sbírka a koncert pro Ukrajinu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radnice a zdejší Charita postupně formují pomoc ukrajinským občanům, které zasáhla ruská agrese. Aktuálně je vyhlášena potravinová a materiální sbírka a na Masarykově náměstí bude Koncert pro Ukrajinu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pomoc rodinám, které utíkají z válkou zasažené Ukrajiny a našly azyl v Novém Jičíně a okolí, dostává den ze dne konkrétnější podobu. 1. března Charita vyhlásila časově neomezenou sbírku potravin, hygienických a čistících potřeb a nového kuchyňského vybavení.     </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcel Brož, ředitel Charity Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Budou to všechno věci, které budou využity tady na Novojičínsku. Potřebovali bychom po občanech, jestli by nám nepomohli tu naši potravinovou banku dovybavit, především dlouhodobými potravinami a zbožím osobní hygieny. zatím máme, ale budeme rádi, když nám pomohou.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sběrná místa jsou dvě, jedno v sídle Charity na Dolní bráně, druhé v budově úřadu na Divadelní 1. Jako další akci pořádají město a Charita Koncert pro Ukrajinu, a to v neděli 6. března od 15 hodin na Masarykově náměstí. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“V Novém Jičíně budou vystupovat zajímaví hosté, jako O5 a Radeček, Petr Bende, Martin Chodúr, Light & Love a další. Muzikanti vystupují zcela zdarma. Tímto zvu novojičínské spoluobčany a lidi dobré vůle, aby přišli a podpořili tento charitativní koncert.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Přispět finančně budou moci lidé přímo na náměstí.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcel Brož, ředitel Charity Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Kde by měli být naši lidé z Charity, měli by vybírat jednak do pokladniček, ale také hlavně na ten účet. Budou tam nějaké letáčky, QR kódy, kde bude možné přispět do fondu humanitární pomoci.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Druhý charitativní koncert je ve městě plánován zhruba za 14 dní. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na webu města a Charity jsou také další informace o možnostech pomoci, včetně odkazu na  asistenční centrum v Ostravě, kde se ukrajinští občané musí do tří dnů po příjezdu do České republiky registrovat. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Město ovládl masopust a s ním dobrá nálada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Příslibem definitivního návratu společenského a kulturního života do centra města byl masopust. Novojičínští si mohli užít tradiční jarmark a veselici v maskách. Rozverná  masopustní atmosféra ale zavládla i jinde ve městě.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Masopustní veselí vypuklo na Masarykově náměstí poslední únorový pátek, tradiční jarmark s prodejem různých dobrot a řemeslných výrobků, který pořádalo Návštěvnické centrum, provázela taškařice masek v režii Starojické historické společnosti. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hana Rolná, Návštěvnické centrum Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Masopustní jarmark začal na Masarykově náměstí průvodem, který začal v deset hodin, do kterého se přidali mateřské školky i základní školy. Velice jim za to děkujeme, přišli v maskách a zpívají tancují společně s průvodem.”    </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">návštěvníci akce:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Moc se mi líbí ty kostýmy a jak je tady taková ta atmosféra.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Tančila jsem s medvědem a jsou tu dobré stánky a je to tu super.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Je to tady lepší než na Vánoce, protože na Vánoce tady nebyl ani jeden stánek otevřený.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Líbí se mi kostýmy, medvěd a jak tady zpívají ti dva chlapi.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Jsme velice spokojeni, máme dobrou náladu, bylo to moc hezké.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Děje se něco, to je hlavní.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Je tady hodně dětí a to je to nejkrásnější, co může být, když vidíme děti, jak se radují.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Děti z mateřinek, které na náměstí dorazily v maskách, budou o tu nejhezčí soupeřit ve fotosoutěž. Hlasovat o nejhezčí masce může veřejnost na Facebooku Návštěvnického centra. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudolf Polzer, Starojická historická společnost: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Nejen tady na novojičínském náměstí, protože už máme letos nějaký ten masopust konečně za sebou. Lidé se konečně uvolnili a jsou velice rádi za každou kulturní akci, která se uskuteční. Lidé jsou úžasní a užívám si to také my.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podobný masopustní rej, jako v centru města, se o den dříve odehrál také na zahradě mateřské školy Vančurova, kde si jej přišli užít také děti a rodiče z mateřinek Karla Čapka, Jubilejní i Loučka. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">rodiče dětí MŠ Máj: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Je to úžasné, konečně se něco děje, děti se sejdou a je to i pro rodiče fajn.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“My jsme velmi spokojeni, vypadá to tu moc pěkně.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Po dlouhé době koronaviru si společně můžeme užít tuto akci a je to moc pěkné.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana Vrbová, ředitelka MŠ Máj Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Byla to taková spontánní akce, protože jsme hledali možnost, jak uskutečnit nějakou akci s rodiči a mohlo by se to týkat celého subjektu. Kolegyně přišly s tímto nápadem. Takže veškeré vzdělávací aktivity, které děti během, měsíce dělaly byly na téma masopust. Připravovaly si masky, kostýmy a moc oceňujeme, že i rodiče přišli v maskách.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stylovou lidovou atmosféru masopustu tvořila i kulisa malého Ladovského městečka a řeznické výrobky, které k této tradici neodmyslitelně patří.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-04-03-2022-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>