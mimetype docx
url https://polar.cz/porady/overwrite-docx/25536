--- v0 (2026-01-04)
+++ v1 (2026-05-01)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.3.2022, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Město bude stomatology hledat na školách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nedostatek zubařů pociťují dlouhodobě i lidé v Novém Jičíně. Do problému se před časem vložila také radnice, nicméně spolupráce na vybudování stomatologické kliniky padla. Teď se bude město snažit nalákat dentisty přímo ve školách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -126,51 +241,57 @@
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Rada města na své poslední schůzi schválila možnost využití spodních prostor pro možný jarmark, který by se tu mohl konat, pokud by epidemiologické důvody nebo počasí nedovolovalo konat jarmark na náměstí.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Část prostor tohoto domu už je ale přece jen nějakou dobu využívána, je zde v nájmu spolek Jóga v denním životě. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ADRA hledá dobrovolníky do Domova Duha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ADRA hledá dobrovolníky k seniorům do Domova Duha v Novém Jičíně. Dobře fungující síť lidí ochotných pomáhat zpřetrhal covid. Dobrovolníkem se může stát téměř každý, stačí si najít třeba dvě hodiny času týdně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -358,93 +479,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-07-03-2022-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>