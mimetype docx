--- v0 (2026-01-20)
+++ v1 (2026-05-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.3.2022, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelé F-M mají za sebou 18. zasedání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Změny v rozpočtu i výrazná pomoc Ukrajině. To byly jedny z nejdůležitějších bodů dalšího zastupitelstva města. Schvalovaly se také peníze na podporu kultury, sportu a sociální oblasti. Nebo spuštění další sbírky Daruj F-M.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,53 +192,52 @@
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na dnešním zastupitelstvu jsme zapojili dalších 215 milionů,  což je přebytek z minulého roku a navýšili výdaje města na 1 miliardu 850  milionů. Zároveň jsme schválili peníze na podporu této výjimečné situace, která  vznikla v souvislosti s uprchlickou vlnou, která byla vyvolána ruskou  agresí na Ukrajině. Což je velice vážná věc pro všechny. Nejenom po té lidské  stránce, ale samozřejmě to má další důsledky na růstu cen a tak dále."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mimo krizové věci nebo operativní věci související s uprchlickou  vlnou, jsme samozřejmě schválili celý balík smluv podpory pro kulturu, pro  sport, sociální oblast. To si myslím, že je velký balík financí, které podpoří činnost  spolkovou a jinou ve městě. Schválili jsme všechny rozpočtové změny, které jsme  měli připravené, které nám umožní realizovat některé projekty. Zároveň jsme  například schválili i navýšení rezervy na další projektovou dokumentaci a  přípravu rekonstrukce Národního domu, bývalé záložny a přístavby nového sálu.  Tak, aby průběžně mohly ty práce pokračovat a přípravné práce běžely dál."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Schválil se také další program Daruj F-M, který bude v jedné  ze sbírek vybírat právě na pomoc Ukrajině. Rozhodlo se o dalších nominovaných v rámci  udílení Cen města. A na programu byla také diskuze kolem situace na Střelnici  Hliník, kterou se město má v plánu dál zabývat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Schválil se také další program Daruj F-M, který bude v jedné  ze sbírek vybírat právě na pomoc Ukrajině. Rozhodlo se o dalších nominovaných v rámci  udílení Cen města. A na programu byla také diskuze kolem situace na Střelnici  Hliník, kterou se město má v plánu dál zabývat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Město dá na pomoc Ukrajině přes 10 milionů korun</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -149,89 +263,87 @@
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To znamená, že bychom tady měli řešit třeba otázku už  současných výdajů na ubytování, zejména v komerční sféře nebo stravování a  tak dále. Ti lidé dneska pomáhají, probíhá to řízeně za účasti státu a taky  živelně. To znamená, že ti lidé mají sami své plány, jak pomoci uprchlíkům, včetně  přivádění a tak dále. A samozřejmě s tím jsou spojené náklady."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mimo tuto částku rovněž běží sbírka Daruj F-M, která je na 1  milion korun a město dorovná tu částku, pokud bude vybrán tento milion, na dva  miliony. Zároveň dnes došlo ke schválení prominutí platby za MHD pro lidi,  kteří se potřebují dostat a vyřídit nějaké konkrétní věci, takže mohou využívat  MHD bezplatně na území města Frýdek-Místek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Další milion pošle město přímo na ukrajinskou ambasádu. Pomoc  primárně koordinuje město v rámci požadavků kraje a také hledá možnosti pomoci  s různými organizacemi.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Další milion pošle město přímo na ukrajinskou ambasádu. Pomoc  primárně koordinuje město v rámci požadavků kraje a také hledá možnosti pomoci  s různými organizacemi. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Připravujeme se s odborem školství na podporu uprchlíků,  jejich dětí. Tak, aby mohly vzniknout dětské skupiny a pracovali jsme na  začlenění těchto dětí do mateřských a základních škol. Situace v Evropě je velmi vážná a myslím, že nikdo z nás  není schopen předpovědět, jak se bude opravdu vyvíjet. Ty částky, které byly  schváleny dnes, jsou nějakým rámcem a město je samozřejmě připraveno podpořit,  a teďka řeknu obecně, nejenom uprchlíky, ale i občany města. S těmi problémy,  které nás v souvislosti s touto krizí čekají. A víme, že to bude běh  na dlouhou trať a trošku řeknu, že je třeba šetřit síly a myslet strategicky,  myslet dlouhodobě. My se systematicky na tuto možnost, že krize nebude vyřešena  dlouhodobě, připravujeme. A chtěl bych ubezpečit občany, že vnímáme potřeby  všech. A to jak uprchlíků, tak jich s tou náročnou situací, která nás  čeká."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzniká taková nedobrá situace, že lidé někteří negativně  vnímají, že jsou ty prostředky vynakládány na ty lidi, kteří nutně potřebují tu  pomoc a my jim musíme pomoci, protože Ukrajina platí krví za naši svobodu a my  jenom penězi. Oni platí daleko vyšší cenu za možnost žít svobodně, protože tím  to nekončí. My samozřejmě nemůžeme s jistotou tvrdit, jestli se ta válka  nepřenese k nám a jestli taky nás někdo nenapadne jenom proto, že jsme  byli kdysi satelitem sovětského bloku. Já to vidím tak, že tyto negativní  tendence je třeba utnout tak, že je třeba pomoci. Je to naše poslání. Je to  solidarita s lidmi jako takovými. A navíc už teď se formují určité pomoci  ze zahraničí a my budeme toho součástí, protože jsme nejen tranzitní, ale i  hlavní cílovou zemí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V případě potřeby je město připraveno svolat mimořádné  zastupitelstvo, kde by se rozhodovalo o dalších financích, které by bylo  potřeba na pomoc uprchlíkům a těm, kteří se o ně starají, uvolnit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V případě potřeby je město připraveno svolat mimořádné  zastupitelstvo, kde by se rozhodovalo o dalších financích, které by bylo  potřeba na pomoc uprchlíkům a těm, kteří se o ně starají, uvolnit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Boží muka na Vršavci projdou opravou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -243,75 +355,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Boží muka na Vršavci mají narušenou statiku, obvodová odnož  se propadá do země a také podstavec je roztržený. Do památky proto zatéká voda,  která ji dál ničí, kříž je nachýlený, a dokonce některé drobné části božích muk  chybí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Tichý, radní Frýdku-Místku/Piráti/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dobrá zpráva je, že se nám podařilo zadat veřejnou zakázku.  Mělo by se to zrealizovat v průběhu jara a léta. Tak, ať je nejpozději v září  hotovo. Zajímavé je, že se ještě v průběhu objevily nové skutečnosti. Je  tam dneska litinový kříž, původně byl kamenný, jak jsme zjistili. Vyměněn byl v roce  1957, takže teď jednáme o tom, že by se nám mohlo ještě ty podmínky upravit  tak, aby ta Boží muka byla zrekonstruována do původní podoby před rokem 1957."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na místě byla podle dochovaných záznamů z 18. století zřejmě  šibenice, později poblíž postavili právě tento kříž. Restaurátor spraví  podstavec, vyčistí kámen, obnoví zašlý nápis „Svatý Jene Nepomucký oroduj za  nás“. Také doplní chybějící části a další podoba bude záležet ještě na  výsledcích jednání.  Město dál pracuje na  obnově těchto drobných památek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na místě byla podle dochovaných záznamů z 18. století zřejmě  šibenice, později poblíž postavili právě tento kříž. Restaurátor spraví  podstavec, vyčistí kámen, obnoví zašlý nápis „Svatý Jene Nepomucký oroduj za  nás“. Také doplní chybějící části a další podoba bude záležet ještě na  výsledcích jednání.  Město dál pracuje na  obnově těchto drobných památek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Tichý, radní Frýdku-Místku/Piráti/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My máme pasport drobných uměleckých památek na území města,  kdy průběžně vyhodnocujeme jejich stav a zaměřujeme se samozřejmě na ty  nejpoškozenější. Na ty, které potřebují urgentní opravu, takže se snažíme ten  seznam památek ve špatném stavu postupně zkracovat a tempo rekonstrukce zrychlit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Poslední zastupitelstvo proto schválilo navýšení rozpočtu na  úpravy drobných památek o dalších 100 tisíc korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Poslední zastupitelstvo proto schválilo navýšení rozpočtu na  úpravy drobných památek o dalších 100 tisíc korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -386,93 +496,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-10-03-2022-16-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>