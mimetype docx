--- v0 (2026-02-15)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.3.2022, 18:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Endoskopické operace páteře: Radim Lipina, přednosta Neurochirurgické kliniky Fakultní nemocnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den z nového medicínského studia. Startuje speciální díl, ve kterém se zaměříme na operace páteře, které provádí tým odborníků ve Fakultní nemocnici Ostrava. Podrobnosti se dozvíte od docenta Radima Lipiny, přednosty Neurochirurgické kliniky Fakultní nemocnice. Dobrý den, vítejte.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -619,93 +734,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-10-03-2022-18-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>