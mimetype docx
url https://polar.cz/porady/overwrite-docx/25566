--- v0 (2026-03-20)
+++ v1 (2026-07-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.3.2022, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lyžařská sezona v Beskydech se chýlí ke svému konci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zimní sezona pomalu končí, přesto jsou sjezdovky v Beskydech plné lyžařů. Vlekaři počítají s tím, že sjezdovky udrží v provozu do začátku dubna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -134,53 +249,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">O Velikonocích se na VD Šance otevře návštěvnické centrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vodní díla v Moravskoslezském kraji jsou velkým lákadlem pro výlety a lidé vždy ocenili možnost nahlédnout i do útrob hrází a technických objektů. Prohlídky se teď sice nekonají, ale společnost Povodí Odry brzy otevře nové návštěvnické centrum na Vodním díle Šance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Beskydská přehradní nádrž Šance je důležitým zdrojem pitné vody. Proto v jejím okolí platí přísná opatření, aby nemohlo dojít ke kontaminaci vody. Nijak to ale nebrání tomu, aby se turisté přišli k přehradě podívat a už brzy budou moci zavítat do návštěvnického centra.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Beskydská přehradní nádrž Šance je důležitým zdrojem pitné vody. Proto v jejím okolí platí přísná opatření, aby nemohlo dojít ke kontaminaci vody. Nijak to ale nebrání tomu, aby se turisté přišli k přehradě podívat a už brzy budou moci zavítat do návštěvnického centra. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Vlčková, mluvčí Povodí Odry:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “V roce 2019, kdy byla ukončena velká rekonstrukce Vodního díla Šance, bylo také současně otevřeno informační centrum, které bylo vybudováno v rámci té rekonstrukce. Toto informační centrum jsme měli nyní v době covidu uzavřeno a právě o Velikonocích bychom chtěli znova to informační centrum pro veřejnost otevřít. Takže se lidé mohou těšit, že mohou naše informační centrum navštívit od čtvrtka do neděle od 10 do 16 hodin, kde naši pracovníci budou samozřejmě i odpovídat na jejich dotazy. Co se týče informací, které mohou získat tady v tomto informačním centru, týká se to vodohospodářské tématiky, zajímavostí z vodního hospodářství, o fungování vodohospodářské soustavy povodí Odry a najdou tady děti i malý kvíz.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O vodní díla je mezi lidmi velký zájem. Prohlídky útrob hrází a dalších technických provozů ale zatím společnost Povodí Odry organizovat nebude. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -445,93 +559,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/beskydsky-expres/beskydsky-expres-11-03-2022-17-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>