--- v0 (2026-01-05)
+++ v1 (2026-04-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.3.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Internátní školy v Havířově zaplnili lidé z Ukrajiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově jsou dvě internátní střední školy, které nabídly ubytovací místa uprchlickým rodinám. Kapacita Střední školy technických oborů už je od víkendu plná. První dny budou pro všechny náročné, protože škola musí vše zvládnout za plného provozu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak se teď cítíte?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Julia, běženkyně z Ukrajiny: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Cítím se v bezpečí a dítě také. Tam je to opravdu strašné, podle zpráv ostřelují koridory a mnoho lidí nemá možnost utéct."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kapacita internátní školy se naplnila o víkendu. Znamenalo to ihned zajistit personál, celodenní stravování a zjistit, co rodiny potřebují.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kapacita internátní školy se naplnila o víkendu. Znamenalo to ihned zajistit personál, celodenní stravování a zjistit, co rodiny potřebují. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Knopp, ředitel SŠTO Havířov-Šumbark: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je to všechno začátek. Přes víkend se nám tady nastěhovali. Vím, že v pondělí většina z nich navštívila úřad práce a jsou poučení z toho krajského centra, jak mají postupovat, kde se mají hlásit. Teď je to pro nás velký úkol, doladit to soužití, že to tak řeknu. Protože na jedné straně tady musí probíhat výuka, musí fungovat škola, musí fungovat internátní domov mládeže a samozřejmě školní jídelna. To jsou místa, kde se budou jak ti běženci, tak naši zaměstnanci a žáci setkávat. Takže musíme vytvořit určitý řád." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Téměř plnou kapacitu běženců už má i druhá internátní škola ve Školní ulici, kde už je ubytováno přes sedmdesát lidí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -156,53 +270,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leoš Sekanina, ředitel školy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Potřebují možná teď nejvíce psychickou pomoc, kterou jim spolužáci docela dopřávají a mám z toho radost, že se tyto nové děti začlenily.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mikola, žák z Ukrajiny:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> „Ano, mám tady kamarády.“ </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> „Ano, mám tady kamarády.“  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ukrajinským dětem pomáhá i školní žákovská rada, a to třeba i sbírkou a podobně. Svým přístupem v by děti mohly být vzorem i některým dospělým.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Elena Zlámalová, spolužačka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Někteří dali různé věci, třeba pouzdro, pastelky, lepidlo, strouhátko a gumu. Já jsem si třeba vyrobila deníček a tam si píšu ukrajinsky různé názvy věcí a povídám si s ní přes ten deníček.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -239,62 +352,54 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přístup dětí k ukrajinským spolužákům je naprosto spontánní. Ukázalo se, že dětská solidarita a kamarádství opravdu fungují.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 15. 3. 2022, 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...10 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> V Městské nemocnici Ostrava se v neděli narodila holčička ukrajinské mamince prchající před válkou. Alina, se narodila předčasně ve 34. týdnu těhotenství. Holčička i matka jsou zdravé a připravují se na nový život v Česku.   V úterý publikoval americký úřad NASA jako prestižní astronomický snímek dne fotografii s názvem  Cesta ke hvězdám. Autorem je Petr Horálek z Fyzikálního ústavu v Opavě.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Z lávky u stadionu Bazaly bude vyhlídkové místo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -680,93 +785,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-15-03-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>