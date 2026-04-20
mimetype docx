--- v0 (2026-01-05)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.3.2022, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Město posílá půl milionu, klíčové jsou i sbírky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín posílá na pomoc Ukrajině půl milionu korun. Částku posvětilo zastupitelstvo. Další vlna pomoci také probíhá prostřednictvím sbírek Charity, stále jsou potřeba potraviny a také postele.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -213,55 +328,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kryté stání pojme celkem 36 aut, parkovací místa radnice nově pronajímá za navýšenou cenu, ta původní byla zhruba 550 korun měsíčně. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Aktuálně běží nabídkové řízení na obsazení volných parkovacích míst, kterých je aktuálně 14 ze 36. Nabídková cena je 968 korun za měsíc. Zájemci se mohou hlásit do 2. května na odbor bytový městského úřadu.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V době opravy krytého stání mohli řidiči parkovat na náhradní ploše na nedalekém oválu hřiště základní školy Dlouhá. Město bude letos toto sportoviště kompletně rekonstruovat.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Autobusy jezdí častěji za prací, ke kapli i na hřbitov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -456,93 +566,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-18-03-2022-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>