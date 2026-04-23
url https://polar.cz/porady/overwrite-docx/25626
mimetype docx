--- v0 (2026-01-04)
+++ v1 (2026-04-23)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.3.2022, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Bohumíně lidé každou noc pomáhají stovkám uprchlíků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nápor uprchlíků z Ukrajiny, kteří přijíždějí na bohumínské nádraží, neustává. Už téměř tři týdny se jim v jejich cestě do bezpečí snaží pomáhat desítky dobrovolníků. Každou noc na nádraží čekají na příjezd evakuačních vlaků. Lidem se snaží být i psychickou oporou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Je krátce po jedné hodině v noci a všichni dobrovolníci, strážníci, zástupci Červeného kříže jsou nachystáni na příjezd dalších stovek běženců.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Je krátce po jedné hodině v noci a všichni dobrovolníci, strážníci, zástupci Červeného kříže jsou nachystáni na příjezd dalších stovek běženců. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do Bohumína přijíždí každou noc několik vlaků. Většina uprchlických rodin pokračuje ve své cestě dále. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Musí však přestoupit na jiný vlak, který míří dál do Prahy, Vídně či Berlína. Lidé jsou po mnoha dnech na útěku vyčerpání, zmatení, mnohdy hladoví. Organizace na vlakovém nádraží je velmi propracovaná. Každý přesně ví, co má dělat, koho kam nasměrovat, jak pomoci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oldřich Gbelec, ředitel ČČK Karviná:</w:t>
       </w:r>
       <w:r>
@@ -440,53 +554,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pohlaváři KSČ si kdysi nechali vybudovat tajné kryty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mezi desítkami krytů, které by v Moravskoslezském kraji mohly v případě nutnosti sloužit k evakuaci obyvatelstva, jsou i podzemní kryty, které byly ještě před časem utajované. V 60. letech minulého století si je nechali vybudovat tehdejší pohlaváři KSČ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zatímco mnohé kryty byly budovány v obytných domech, firemních areálech nebo na šachtách právě pro ukrytí řadového obyvatelstva, několik jich bylo vystavěno v režimu utajení a dlouhé roky je hlídala armáda. Jeden takový kryt je v Chotěbuzi na Karvinsku. Sloužit měl jako velitelské stanoviště pro vedení OV KSČ v Karviné. Vedle filtrů vzduchu, zásoby vody nebo zdroje elektřiny nechyběly ani prostředky potřebné k politickému a možná i vojenskému řízení okresu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zatímco mnohé kryty byly budovány v obytných domech, firemních areálech nebo na šachtách právě pro ukrytí řadového obyvatelstva, několik jich bylo vystavěno v režimu utajení a dlouhé roky je hlídala armáda. Jeden takový kryt je v Chotěbuzi na Karvinsku. Sloužit měl jako velitelské stanoviště pro vedení OV KSČ v Karviné. Vedle filtrů vzduchu, zásoby vody nebo zdroje elektřiny nechyběly ani prostředky potřebné k politickému a možná i vojenskému řízení okresu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mnohem větší kryt mělo v době studené války také krajské vedení strany. V 60. letech si ho nechalo vybudovat v Bílovci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Klos, HZS MSK, vedoucí pracoviště prevence, ochrany obyvatelstva a krizového řízení:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Z hlediska té dispozice je nevhodný pro ukryti obyvatelstva. Sloužil prostě jako záložní velitelské stanoviště a nikdy nebyl použit pro veřejnost, pro ukryti obyvatelstva. V době realizace musel vyhovět nějakým technickým normám, které byly tehdy a samozřejmě ty stavební konstrukce a to zařízení odpovídá tomu účelu využití. To znamená, že ta stavba měla odolat účinku zbraní hromadného ničení. Samozřejmě byl to utajovaný objekt, protože sloužil jako velitelské stanoviště, takže samozřejmě i z pohledu z té dokumentace a veškerých technických náležitostí v podstatě nejsou k dispozici ty materiály."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -610,93 +723,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-20-03-2022-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>