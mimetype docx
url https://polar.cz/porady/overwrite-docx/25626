--- v1 (2026-04-23)
+++ v2 (2026-09-07)
@@ -765,51 +765,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-20-03-2022-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-20-03-2022-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>