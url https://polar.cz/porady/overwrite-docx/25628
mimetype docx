--- v0 (2026-01-19)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.3.2022, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Skončila oprava knihovny a chystá se její otevření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce městské knihovny v Hlavní ulici ve Frýdku-Místku je hotová. Trvala více než rok a čtvrt a vyšla na 47 milionů korun. Nyní se všechno připravuje na kompletní přesun všech knih do nových regálů a čtenáři se slavnostního otevření dočkají na konci dubna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,147 +192,143 @@
         <w:t xml:space="preserve">Markéta Fucimanová, knihovnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Patra jsou rozdělena tak, že v nejvyšším patře, které  je nové, je oddělení beletrie, které má také moc hezkou terasu. O patro níž, se  nachází dětské oddělení s multimediální učebnou. Ještě o patro níž, je  naučné oddělení. A úplně dole je oddělení regionální a katalogizace."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> " Celkově to prostředí, které tady je, se zlepší. Tím, že i  návštěvníci, kteří nemohli knihovnu navštívit z důvodů imobility, tak nyní  budou moci. Jsou tam nové výtahy, takže se stane přístupná i pro tyto občany."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekonstrukce posunula kvalitu knihovny o několik řádů výš,  než byl původní stav.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rekonstrukce posunula kvalitu knihovny o několik řádů výš,  než byl původní stav. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já si myslím, že to je zase jeden z dobrých počinů. Ze  starého objektu, který byl sice rekonstruován v devadesátých letech, ale  měl vážné problémy technické, zatékalo tam nějakou dobu. Tak jsme v roce 2018  připravili projekt a následně jsme schválili rekonstrukci, jejíž výsledek  můžete vidět před sebou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Fucimanová, knihovnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jako knihovníci se na přestěhování do nových prostor opravdu  moc těšíme. A myslíme si, že se těší především také naši čtenáři, kteří už po  dobu několika týdnů a měsíců se ptají na to, kdy proběhne stěhování a kdy už  tedy budeme v nových prostorách."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Náklad byl celkem 47 milionů, dělalo se to 18 měsíců. Musím  zaklepat, všechny práce byly provedeny kvalitně. Měli jsme opět štěstí na výběr  firmy. Myslím si, že jsme to zvládli v poměrně dobrém čase a v dobré kvalitě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stěhovací akci Kulový blesk zahájila knihovna 14. března. Od  tohoto data musela zároveň uzavřít vedlejší budovu i provizorní půjčovnu v Národním  domě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stěhovací akci Kulový blesk zahájila knihovna 14. března. Od  tohoto data musela zároveň uzavřít vedlejší budovu i provizorní půjčovnu v Národním  domě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Fucimanová, knihovnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to zhruba 5 až 6 týdnů zavření knihovny, tedy naší  místecké pobočky. My v té době budeme knihy dávat do krabic, stěhovat a znovu  ukládat do nových a nově postavených regálů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město nechalo upravit i okolí knihovny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město nechalo upravit i okolí knihovny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzniklo tady nové parkoviště, je to rekonstruováno, plus  příjezdová cesta, která byla taky opět ve špatném stavu. Takže si myslím, že i  ten příjezd teďka ke knihovně i celkově to okolí se zlepšilo a došlo zase ke  kultivaci veřejného prostoru."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slavnostní otevření knihovny by mělo proběhnout do konce  dubna.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Slavnostní otevření knihovny by mělo proběhnout do konce  dubna. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zapojte se do výzvy 10 000 kroků a soutěžte za město</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -229,111 +340,108 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výzva 10 000 kroků pracuje s magickou hranicí deseti tisíc  kroků, což odpovídá zhruba vzdálenosti 7,5 kilometru. Ve skutečnosti stačí i  méně kroků. Člověk ale pravidelnou chůzí prospívá svému zdraví. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku/ANO/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Určitě vyzýváme všechny obyvatele Frýdku-Místku, aby se do  výzvy zapojili. Měla by se zlepšit všem kondice a více pohybu znamená také více  zdraví. Druhým přínosem je také snížení počtu aut ve městě a tím také snížení exhalací,  imisí, emisí a dalších podobných věcí. Vždyť si všichni můžeme zajít pěšky za  drobným nákupem, za přáteli nebo na kávu a auto nechat doma."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Každý, kdo se do výzvy zapojí, tak může zároveň soutěžit s ostatními  registrovanými, ale také se mohou vytvořit týmy za město a jednotlivé obce tak  mohou soutěžit mezi sebou. Letos navíc organizátoři mírně upravili pravidla,  aby zvýhodnili ty, kteří si myslí, že by nemohli vyhrát.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Každý, kdo se do výzvy zapojí, tak může zároveň soutěžit s ostatními  registrovanými, ale také se mohou vytvořit týmy za město a jednotlivé obce tak  mohou soutěžit mezi sebou. Letos navíc organizátoři mírně upravili pravidla,  aby zvýhodnili ty, kteří si myslí, že by nemohli vyhrát. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Martinek, ideový tvůrce výzvy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já potřebuji motivovat ty, kteří se nepohybují, kteří mají  určitý problém. Takže ta výzva směřuje pro ty, kteří v životě by nešli na  nějaké run czechy nebo na nějaké běhy, protože by věděli, že by skončili mezi  posledními. Tak jsme vymysleli bodovací systém, že čím jsi starší, čím si  obéznější, tím získáš více bodů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku/ANO/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V loňském roce jsme se už do této výzvy jednou zapojili.  Dokonce jsme tady přivítali na úřadě ty, kteří nachodili ve Frýdku-Místku nejvíce.  Takže doufám, že se lidé zapojí i letos a určitě ty nejlepší zase pozveme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Registrace probíhá na webu . Výzva potrvá  celý duben. Na web se pak musí nahrávat údaje o chůzi z chytrých hodinek  nebo telefonů. Buď souborem přímo z aplikace nebo postačí i fotografie. U  seniorů může být i čestné prohlášení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Registrace probíhá na webu . Výzva potrvá  celý duben. Na web se pak musí nahrávat údaje o chůzi z chytrých hodinek  nebo telefonů. Buď souborem přímo z aplikace nebo postačí i fotografie. U  seniorů může být i čestné prohlášení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Martinek, ideový tvůrce výzvy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My tam ještě kromě soutěžního bodování máte takovou Virtuální  pouť po České republice, kde je asi takových 1 000 kilometrů. Začíná se v Bruntále,  jde se asi tak 200 až 300 kilometrů po Moravskoslezském kraji a pak se jde směrem  na Dobříš. A když vy ujedete třeba kilometr nebo i těch 500 metrů, nahrajete  tam ten úsek, tak potom se vám představí ta trasa."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výzva sleduje čtyři dobrovolné rozměry:   , a . Důležitá je hlavně motivace udělat něco pro  své zdraví.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výzva sleduje čtyři dobrovolné rozměry:   , a . Důležitá je hlavně motivace udělat něco pro  své zdraví. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na divadlo podle knihy přijel Michal Viewegh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -345,53 +453,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Úspěšný spisovatel Oskar po rozvodu se  svou ženou Zuzanou poznává staromládenecký život. Setkává se s různými ženami,  které dostanou Oskara do absurdně nečekaných situací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Vašek, představitel Oskara, scénárista a  režisér:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ty povídky jsou hodně sexuální a hodně takové vulgární, ale jde  o tom, že spíš hlavní oříšek byl v tom, jak to převézt na to divadlo.  Protože kniha je 21 povídek, které mají vypravěče a odehrávají se v různých  místech s několika postavami a bylo strašně těžké vybrat si ty povídky a  ty postavy, které se na divadle objeví."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Komorní divadlo Arté si vybralo 6  povídek a jednu přidalo navíc. Inscenaci zkoušeli necelé dva měsíce. Na premiéru  pozvali také přímo Michala Viewegha, jehož předloha čerpá z řady autobiografických  prvků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Komorní divadlo Arté si vybralo 6  povídek a jednu přidalo navíc. Inscenaci zkoušeli necelé dva měsíce. Na premiéru  pozvali také přímo Michala Viewegha, jehož předloha čerpá z řady autobiografických  prvků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">René Šmotek, představitel autora:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Že vzpomíná na ty své příběhy, když mu to ten nakladatel  odmítne vydat a řekne mu, že je vyhořelý. Takže si to bude pročítat zpátky a  budou se mu ty obrazy z těch povídek jakoby zjevovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Viewegh, spisovatel, autor předlohy:</w:t>
       </w:r>
       <w:r>
@@ -423,75 +530,73 @@
         <w:t xml:space="preserve">Lucie Okonová, herečka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Kupodivu já jsem se na to těšila. A z toho jsem nebyla  až tak nervózní. Já jsem opravdu normálně byla více nervózní z rodiny a z přátel  vzhledem k tomu tématu. Až mě to samotnou překvapilo, že fakt to tak bylo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Viewegh, spisovatel, autor předlohy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Že by tady musel být Gérard Depardieu, abych to docenil, to  tak není. Mě se to líbilo. Hráli to s chutí, s nasazením, takže jsem  byl fakt dneska nadšený."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po představení následovala také krátká beseda se nejprodávanějším  českým spisovatelem, kde představil i své další plány.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po představení následovala také krátká beseda se nejprodávanějším  českým spisovatelem, kde představil i své další plány. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Viewegh, spisovatel, autor předlohy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem dopsal své paměti. To se bude jmenovat děravé paměti.  Ke svým šedesátinám, které budu mít v březnu. A kromě toho mám dokončenou  sbírku povídek, takže mám asi 15 povídek, které jsem dal do jedné knížky. A to  by mělo vyjít ještě možná letos na podzim."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Reprízy představení chystá divadlo opět v Kině Vlast na  23. dubna a 4. června.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Reprízy představení chystá divadlo opět v Kině Vlast na  23. dubna a 4. června. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -566,93 +671,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-21-03-2022-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>