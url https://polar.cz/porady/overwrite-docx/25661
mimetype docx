--- v0 (2026-01-03)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.3.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Část peněz poslal Nový Jičín do Sberbank zkraje února</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zablokované finance má u Sberbank také město Nový Jičín. Jedná se o částku přesahující 100 milionů korun. Opozice uložení peněz v ruské bance kritizuje, zejména to, že polovinu částky tam město vložilo v únoru letošního roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -99,147 +214,134 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci Karviné mají za sebou další kuriózní odchyt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští strážníci si připsali na seznam odchycených zvířat ve městě další kuriozitu. Občanem města byli požádáni o pomoc s odchytem kozla, kterého si zrovna přivezl. Bílý přežvýkavec si udělal výlet přes celou část Mizerov až do zahrádky tamní pizzerie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Z ulice Poutní v Karviné-Mizerově utekl novému majiteli statný bílý kozel chvíli poté, co ho domů dopravil z jiného města. Na výlet se vydal společně s beranem, toho se ale majiteli podařilo krátce po útěku chytit. Kozel ale využil příležitost a vydal se na výlet. O pomoc byli požádáni místní strážníci, kteří ho našli v zahradě pizzerie o dva kilometry dál.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Z ulice Poutní v Karviné-Mizerově utekl novému majiteli statný bílý kozel chvíli poté, co ho domů dopravil z jiného města. Na výlet se vydal společně s beranem, toho se ale majiteli podařilo krátce po útěku chytit. Kozel ale využil příležitost a vydal se na výlet. O pomoc byli požádáni místní strážníci, kteří ho našli v zahradě pizzerie o dva kilometry dál. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Tomíček, strážník MP Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nebylo těžké ji odchytit, použili jsme k tomu síť z bývalé trampolíny, kterou tam majitel měl, takže za pomocí odchytové tyče a sítě jsme kozu nakonec chytili."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Majitel si nezraněného útěkáře pak odvedl zpátky domů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Ožana, MP Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Odchyt volně pobíhajících zvířat je jedním z úkolů městské policie. Už jsme tady měli odchyty běžně psů, koček, měli jsme tady odchyty ptáků od andulky přes pštrosa až po labuť. Měli jsme i plazy, hady tuzemské i cizokrajné, různé ještěry a podobně. Co jsme tady ještě neměli, tak odchyt kozla, až doteď."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kozel se tak zapsal na pomyslný seznam a společně s koňmi, ovcemi nebo pštrosem patří mezi větší domestikovaná zvířata, která se pohybovala po městě. Jejich včasný odchyt je důležitý hlavně z hlediska jejich vlastní bezpečnosti i bezpečnosti například v dopravě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kozel se tak zapsal na pomyslný seznam a společně s koňmi, ovcemi nebo pštrosem patří mezi větší domestikovaná zvířata, která se pohybovala po městě. Jejich včasný odchyt je důležitý hlavně z hlediska jejich vlastní bezpečnosti i bezpečnosti například v dopravě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy,  24. 3. 2022, 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava už nechce mít nic společného s ruským Volgogradem ani ukrajinským Doněckem, který je součástí samozvané Doněcké republiky. Zastupitelé města odhlasovali vypovězení partnerských smluv. Je to další důsledek ruské agrese na Ukrajině.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Zastupitelstvo rozhodlo významnou většinou hlasů o vypovězení partnerských smluv s městem Volgograd v Ruské federaci a Doněck na Ukrajině. Oni se teda domnívají, že jsou součástí Doněcké lidové republiky, ale my stále ctíme mezinárodní právo, že jsou součástí Ukrajiny. Vypovězení dlouhodobých partnerských smluv je vždy až krajním krokem, ze kterého nikdo nemůže mít radost." </w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Uprchlíci z Ukrajiny se česky učí v polské škole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do České republiky už z Ukrajiny přišlo zhruba 300 tisíc uprchlíků. Dvě matky s dětmi našly útočiště i ve Stonavě na Karvinsku. Češtinu si tady osvojují v polské škole.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -491,104 +593,93 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vagonářské muzeum odstartuje sezonu 15. dubna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vagonářské muzeum se pomalu připravuje na sezonu. Lidé se mohou těšit na nové originální sedačky Českých drah, uniformu průvodčího nebo zcela nový mobilní model železnice. Po otevření muzea si lidé budou moci prohlédnout i speciální výstavu s názvem Mince, kam se podíváš.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Návštěvnická sezona Vagonářského muzea ve Studénce se blíží.  Pracovníci přes zimu prováděli údržbu a chystali pro turisty  spousty novinek. Mezi nimi například nové sedačky Českých drah.  Ty byly nedávno doplněny o figurínu s už historickou uniformou  průvodčího.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">  Návštěvnická sezona Vagonářského muzea ve Studénce se blíží.  Pracovníci přes zimu prováděli údržbu a chystali pro turisty  spousty novinek. Mezi nimi například nové sedačky Českých drah.  Ty byly nedávno doplněny o figurínu s už historickou uniformou  průvodčího.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bronislav  Novosád, vedoucí Vagonářského muzea: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Tato  uniforma se už nepoužívá a nosila se před rokem 1989. Je to  sbírání všeho, ale takto ten železničář vypadal.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V minulém roce  získalo muzeum darem modelovou železnici od pana Plonky. Letos se  pustili zaměstnanci do výroby vlastního mobilního panelu.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">V minulém roce  získalo muzeum darem modelovou železnici od pana Plonky. Letos se  pustili zaměstnanci do výroby vlastního mobilního panelu.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš  Vojtěchovský, modelář:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Máme tu kousek silnice,  nějaké domky, nádraží, sklad nebo heliport, který se teď  tvoří. Jsou tu také domky, které muzeum dostalo darem, takže  je nemusíme dělat.“</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bronislav  Novosád, vedoucí Vagonářského muzea: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přes víkend si budou moci děti  vyzkoušet dát na koleje lokomotivu a vagónek a sami se stanou těmi  výpravčími, kteří řídí dopravu. Sami budou otáčet páčkou  a určovat rychlost soupravy.“</w:t>
@@ -696,93 +787,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-03-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>