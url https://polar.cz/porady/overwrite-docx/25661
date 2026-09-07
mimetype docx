--- v1 (2026-04-20)
+++ v2 (2026-09-07)
@@ -829,51 +829,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-03-2022-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-03-2022-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>