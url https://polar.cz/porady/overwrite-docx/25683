--- v0 (2025-12-26)
+++ v1 (2026-05-25)
@@ -1,228 +1,326 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.3.2022, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na vaše obrazovky míří nový díl Ekomagazínu, ve kterém vás zavedeme do Flascharova dolu za hibernujícími netopýry…, v Ostravě instalují ptačí budky a kraj ve spolupráci se správou CHKO Poodří omlazuje rybník Štěpán, podrobnosti se dozvíte v rozhovoru s Janem Filgasem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, právě začíná Ekomagazín, jako vždy s ekologickými tématy v MS kraji.</w:t>
       </w:r>
-      <w:br/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Ve Flascharově dole na Odersku hibernují desítky netopýrů</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Ve Flascharově dole na Odersku hibernují desítky netopýrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Flascharův důl,  muzeum  v Odrách, které se nachází v lokalitě Nový Svět. Největším lákadlem břidlicového podzemí je unikátní oderská vrása. My jsme ale spolu s odborníky pátrali po netopýrech, kteří tam hibernují v zimním období.  Každý rok ve Flascharově dole přezimuje pravidelně pět až šest desítek netopýrů. Společnost jim dělají bezobratlí, ale i některé druhy žab.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Flascharův důl na Odersku patří mezi menší netopýří zimoviště, využívají ho teplomilné druhy. Daleko větší zimoviště jsou v oblasti nízkého Jeseníku. Tam hibernuje až tisíc netopýrů najednou. V České republice žije na 27 druhů netopýrů, ve Flascharově dole se jich vyskytuje osm. V několik stovek dlouhých chodbách hibernují při teplotě od šesti do osmi stupňů. Jejich zimní odpočinek se liší podle druhů. Někteří netopýři visí individuálně v prostoru, některé druhy se shlukují do menších nebo větších skupinek. A třeba netopýr velký je schopen kvůli hibernaci zalézt do skalních skulin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Šafář, zoolog</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Tady převažují vrápenec malý a netopýr brvitý, to jsou druhy, pro které je teplotní optimum 6 - 9 stupňů Celsia. Ovšem jsou tady i chladnější místa, zejména v přístupových chodbách. Tady pak můžeme najít i druhy chladnomilné, jako netopýra černého nebo netopýra ušatého, případně netopýra severního. Nutno podotknout, že ne všechny druhy využívají k zimování podzemní prostory. Některé druhy zůstávají ve stromových dutinách a některé druhy jsou dokonce tažné.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Tady převažují vrápenec malý a netopýr brvitý, to jsou druhy, pro které je teplotní optimum 6 - 9 stupňů Celsia. Ovšem jsou tady i chladnější místa, zejména v přístupových chodbách. Tady pak můžeme najít i druhy chladnomilné, jako netopýra černého nebo netopýra ušatého, případně netopýra severního. Nutno podotknout, že ne všechny druhy využívají k zimování podzemní prostory. Některé druhy zůstávají ve stromových dutinách a některé druhy jsou dokonce tažné.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedle tajuplných obyvatel Flascharova dolu se v temných chodbách zabydlely také některé druhy žab a nenápadní motýlci, jako píďalka jeskynní nebo můra sklepní. V čistých jeskynní vodách se vyskytují blešivci, malinkatí bílí korýšci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Lenart, Katedra fyzické geografie a geoekologie, OSU</w:t>
       </w:r>
-      <w:br/>
-[...7 lines deleted...]
-      <w:br/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Žijí v čistých vodách podzemí, většinou v puklinových vodách, ale tady v hlubinných dolech je můžeme nalézt v odvodňovacích štolách a je to velmi zvláštní živočich, který má pružinový pohyb, kterým se pohybuje ve vodě.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“To je korýš, má takový zvláštní pohyb, protože má tělo ve tvaru podkovy. Smrťuje zadní část těla, vyskytuje se v podzemních čistých vodách. Na otevřené vodě je možné je pozorovat jen tady v podzemí, v jeskynních vodách.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ale vraťme se zpátky k netopýrům. Zimní období využívají k hibernaci, kdy zpomalí všechny životní pochody, tep, dýchání a srdeční činnost. Tukové zásoby na zimu si netopýři vytvoří na podzim. Následujících pět až šest měsíců ze zásob čerpají. Netopýři se probouzí na jaře, když se začne oteplovat. Vyletí ze zimoviště a hledají si potravu. Pokud jí je ještě málo, pak se ukryjí do takzvaného mezi zimoviště, například do sklepů, menších jeskyní nebo dutin stromů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Šafář, zoolog</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V jarním období dochází k tomu, že se rozdělí netopýří populace na skupiny samic, které odlétají na staviště, kde vytváří letní kolonie. A samci v podzemí nebo na přechodných místech mohou zůstávat celoročně, protože se o výchovu mláďat vůbec nestarají. Tu zabezpečují samice, které se sdružují v koloniích. U některých druhů může tvořit jen jedinců, jako třeba u netopýrů ušatých nebo netopýrů černých. Ale může také tvořit i skupinu s tisíci netopýrů, jako u netopýrů hvízdavých nebo u netopýrů velkých.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Samice netopýrů rodí jedno, maximálně dvě mláďata, která se vyvíjí velmi rychle. U některých druhů se tak už v šesti týdnech malí netopýři vydávají na vlastní cestu životem. Z kolonie pak začnou odlétat nejdříve samice…, až pak mláďata a kolonie se začne rozpadat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Šafář, zoolog</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Všechny druhy našich letounů vrápenců a netopýrů patří mezi chráněné, a to v kategorii kriticky nebo silně ohrožených druhů. Co se týká jejich věku, tak tam je důležité to první přezimování. U některých druhů se až 50% mláďat nedožije druhého roku, ale pokud přežijí první zimu, pak mají šanci na docela dlouhý život. Díky dlouhodobému monitoringu víme, že ta zvířata se dožívají několika desítek let. U netopýrů, kteří žijí v podzemí se to zkoumalo již od 60. let minulého století. Takže máme prokázaný věk u nás z českých a slovenských jeskyních 39. let u netopýra velkého, což je nejdéle žijící netopýr na našem území.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Lenart, Katedra fyzické geografie a geoekologie, OSU</w:t>
       </w:r>
-      <w:br/>
-[...13 lines deleted...]
-      <w:br/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Česká speleologická společnost tady sleduje netopýry již desítky let. Pravidelně probíhá v prosinci. Odborná skupina prolézá celý komplex starého dolu a všichni nalezení netopýři jsou zařazeni do druhu. Opravdu se musí prolézt celý důl, je tady spousta částí, které nejsou přístupné veřejnosti, a právě tam je netopýrů velká hromada.”  Flascharův důl, který je připomínkou toho, jak se kdysi na tomto místě těžila břidlice, je od listopadu do dubna zavřený. V tu dobu patří netopýrům. Pro hibernaci potřebují nejen klid, ale i správnou teplotu, aby se nebudili častěji, než kvůli svým potřebám, tedy pití a vyměšování. Jejich životnímu cyklu je proto uzpůsoben režim Flascharova dolu pro návštěvníky, kteří se tam po zimě podívají až 1. května. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě instalují ptačí budky</w:t>
       </w:r>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">S teplým jarním sluncem začala v několika městských obvodech Ostravy instalace ptačích budek. Jde o projekt, který začal už v loňském roce, kdy bylo rozmístěno 100 budek. O jejich výrobu se postarala společnost Ostravské městské lesy podle návodu biologů z Ostravské univerzity. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  S teplým jarním sluncem začala v několika městských obvodech Ostravy instalace ptačích budek. Jde o projekt, který začal už v loňském roce, kdy bylo rozmístěno 100 budek. O jejich výrobu se postarala společnost Ostravské městské lesy podle návodu biologů z Ostravské univerzity. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iva Němečková, </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odbor životního Prostředí MMO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
@@ -287,51 +385,50 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iva Němečková, Odbor životního Prostředí MMO:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Projekt běží teprve druhým rokem, takže se domnívám, že nejčastějšími hosty zde budou například sýkora koňadra nebo sýkora modřinka." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarní úklid na ostravském jihu</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Technické služby Ostrava-Jih se pustily do jarního úklidu obvodu. Dennodenně je v ulicích zhruba 100 lidí, kteří pracují ve skupinách na různých místech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Plaček, </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ředitel, TSOJ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -732,93 +829,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-29-03-2022-17-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>