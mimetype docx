--- v1 (2026-05-25)
+++ v2 (2026-09-16)
@@ -871,51 +871,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-29-03-2022-17-40" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-29-03-2022-17-40?url=eko-magazin" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>