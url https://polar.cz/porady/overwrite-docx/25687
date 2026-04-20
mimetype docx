--- v0 (2026-01-03)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.3.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V MS kraji se už zaregistrovalo přes 12 tisíc uprchlíků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V asistenčním centru MS kraje v Ostravě už bylo zaregistrováno přes 12 tisíc uprchlíků. V posledních dnech jich ale přichází stále méně. Přibližně čtvrtina z nich požádala o pomoc s ubytováním. Podle hejtmana ale nikdo netuší, kolik jich v kraji skutečně zůstalo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,53 +277,52 @@
         <w:t xml:space="preserve">Stanislava Gorecká (ANO), náměstkyně primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Pomáhá s překladem materiálů, které dostávají ti lidé z úřadu práce, pomáhá s tlumočením při zajišťování zaměstnání. Je zaměstnancem magistrátu a jejích služeb si velmi vážíme. Ve své zemi pracovala jako dětský psycholog, takže i tyto její zkušenosti velmi pomáhají."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na paní Olgu se obrátila i paní Julia, která musela navštívit se svými nemocnými dětmi nemocnici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">paní Julia: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Samozřejmě, že bez paní Olgy by nám tady bylo těžko. My za ní jdeme i několikrát za den, ona nám pomáhá se vším. My jsme jí hodně vděční.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Samozřejmě, že bez paní Olgy by nám tady bylo těžko. My za ní jdeme i několikrát za den, ona nám pomáhá se vším. My jsme jí hodně vděční.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Paní Olga nese špatně, že část rodiny na Ukrajině zůstala. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na útěku musel Ukrajinec vydržet týden bez dialýzy</w:t>
@@ -347,213 +461,207 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tomáš Čech, architekt a odborný poradce pro  participaci: "Určitě si lidé váží toho přírodního charakteru a myslím, že valná  většina z nich by na tom nechtěla nic měnit. Jsme v lese nebo  přinejmenším na jeho okraji. Lidé sem chodí za přírodou, za klidem. To znamená,  určitě by se tady nemělo vybudovat něco, co tuto atmosféru naruší."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Ubíková, zastupitelka Frýdku-Místku/Piráti/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to poprvé, co se ve Frýdku-Místku dělá participace. A já  jsem ráda, že lidé konečně pochopili, co to vlastně je. Že to je o tom bavit se  spolu, říkat si navzájem své názory a hledat ten kompromis o tom, jak to místo tady  využít."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V první fázi město oslovilo občany žijící v okolí.  Někteří si stěžovali na hlasitou mládež, která se sem chodí bavit a na častý  nepořádek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V první fázi město oslovilo občany žijící v okolí.  Někteří si stěžovali na hlasitou mládež, která se sem chodí bavit a na častý  nepořádek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 3.) "Já tady chodím denně na procházku, tak já to tady vidím, ty  koše, to je věčně rozházené, na zemi. Možná, že míň těch laviček, aby já nevím,  ale kde ty dětičky tu chcete. Ale ta skluzavka, tobogán klidně, to jako jo.  Chodí školky, maminky, je to tu dost takové pro ně, nevím. Určitě jo, ale aby  to tu někdo pak chodil hlídat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Igor Juriček, náměstek primátora Frýdku-Místku/Piráti/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V podstatě nejvíce tady vadí ani ne tak to, že sem lidé  chodí třeba dělat nějaké oslavy nebo večírky, to lidé chápou. Ale spíš je tady  trápí odpadky, jsou tady nedostatečné koše, to sezení není úplně optimální, to  by chtělo proměnit. A pak tady jsou takové různé drobné nápady. Třeba cyklostojany  nebo nějaké workoutové překážky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V rámci plánovacího dne mohl každý zájemce vyjádřit  svůj názor na lokalitu i vizi budoucnosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V rámci plánovacího dne mohl každý zájemce vyjádřit  svůj názor na lokalitu i vizi budoucnosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Ubíková, zastupitelka Frýdku-Místku/Piráti/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to různá forma. Oni mohou i fotit. Říkat, co se jim líbí,  co se jim nelíbí. Co by tady očekávali. A taky se podílejí na tom, jaký tady  vznikne provozní řád. Takže i říkají o tom, jak by se tady měli lidé chovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Igor Juriček, náměstek primátora Frýdku-Místku/Piráti/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My z těch nápadů zkusíme udělat nějakou harmonickou  syntézu. Tak, aby to dávalo nějaký smysl a i potom, co vlastně my přijdeme s nějakým  nápadem, jak by to mohlo být, tak ještě i potom budou moci lidé připomínkovat a  doplňovat detaily, jak by to mělo být."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na proměnu lokality byl v participativním rozpočtu  vyčleněn jeden milion korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na proměnu lokality byl v participativním rozpočtu  vyčleněn jeden milion korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na ZŠ Dělnická se speciálně věnují nadaným dětem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinská Základní a Mateřská škola Dělnická si před několika lety určila za cíl věnovat se intenzivně mimořádně nadaným dětem. Od té doby se talentovaným dětem věnují ve speciálních hodinách, v rámci předmětu Pilot, který je součástí školního vzdělávacího programu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Všechno začalo zhruba před čtyřmi lety, kdy se pedagogové Základní školy Dělnická rozhodli věnovat čas navíc nadaným dětem. První výjimečně talentované děti našli v rámci pořádané akce nazvané Happy day nebo-li Dne plném zážitků, který navštívili rodiče s malými předškoláky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Všechno začalo zhruba před čtyřmi lety, kdy se pedagogové Základní školy Dělnická rozhodli věnovat čas navíc nadaným dětem. První výjimečně talentované děti našli v rámci pořádané akce nazvané Happy day nebo-li Dne plném zážitků, který navštívili rodiče s malými předškoláky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">őhmová, učitelka: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jsme si řekli, že potřebují i ony větší podporu než jen děti, které mají problémy ve vyučování, protože je škoda nechat jejich potenciál, aby uhasl, aby nevyplynul. Teď už máme předmět ve školním vzdělávacím programu, dali jsme mu název PILOT, který vychází ze slov Píle, Inteligence, Logika, Obohacení a Talent.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tady v této skupince děti zkusily samy postavit perpetum mobile.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tady v této skupince děti zkusily samy postavit perpetum mobile. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: nadaný žák: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Museli jsme to zvednout a roztočit a ono se to nepřestalo točit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A v další skupině se nadané děti věnovaly pokusům s vodou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">A v další skupině se nadané děti věnovaly pokusům s vodou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: nadaná žákyně: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Měli jsme za úkol tam ponořit co nejvíce sponek a měli jsme odhadnout, kolik sponek se tam vejde a kdy to přeteče. Měli jsme odhad dvanáct, ale bylo jich 131."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V rámci Pilotu se děti schází co čtrnáct dní na dvě hodiny a pravidelně také vyjíždějí na exkurze, výstavy a semináře a podnikají různé aktivity mimo školu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -793,93 +901,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-03-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>