--- v1 (2026-04-20)
+++ v2 (2026-09-07)
@@ -943,51 +943,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-03-2022-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-03-2022-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>