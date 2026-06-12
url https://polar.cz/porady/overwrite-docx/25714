--- v0 (2025-12-24)
+++ v1 (2026-06-12)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.4.2022, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Házená jako přirozený pohyb pro rozvoj dětí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V hodinách tělesné výchovy je nesmírně důležité, aby se zejména malé děti rozvíjely přirozeným způsobem. Proto vznikl projekt malé házené do škol. V Havířově školením prošlo na třicet učitelů, kteří pro žáky uspořádali první turnaj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -275,57 +390,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jako první všem v sále poděkoval primátor města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO), primátor Havířova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Myslím si, že mohu říct za celé vedení města, že vzdělání a investice do školství a infrastruktury školství je pro nás nesmírně důležitá věc. Dámy a pánové, já vám všem moc děkuji za to, že vzděláváte a připravujete budoucí generaci, protože učitelské povolání není jen zaměstnání, je to poslání.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po úvodním slovu následovalo ocenění žáků základních a středních škol. Konkrétně si ceny odnesli Bryan Holub žák 6. ročníku ze ZŠ Školní, Robert Gemrot student 8. ročníku Gymnázia Havířov-Město, Jana Šimsová a Lucie Židková rovněž studentky tohoto gymnázia a Nikol Pomahačová žákyně 7. ročníku výtvarného oboru ze ZUŠ Bohuslava Martinů.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Ocenění v kategorii Pedagogický pracovník školy a školského zařízení si v letošním roce převzalo 16 kantorů. </w:t>
+        <w:t xml:space="preserve">Po úvodním slovu následovalo ocenění žáků základních a středních škol. Konkrétně si ceny odnesli Bryan Holub žák 6. ročníku ze ZŠ Školní, Robert Gemrot student 8. ročníku Gymnázia Havířov-Město, Jana Šimsová a Lucie Židková rovněž studentky tohoto gymnázia a Nikol Pomahačová žákyně 7. ročníku výtvarného oboru ze ZUŠ Bohuslava Martinů.  Ocenění v kategorii Pedagogický pracovník školy a školského zařízení si v letošním roce převzalo 16 kantorů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Feberová (ČSSD), náměstkyně primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem ráda, že se setkáváme v termínu, na který jsme vždy všichni zvyklí, a to v rámci výročí Jana Amose Komenského. Teď poslední dva roky tomu bylo jinak. Jsem ráda, že jsme ocenili všech 16 navrhovaných pedagogů a pak i úspěšných žáků, protože i když v zásadách bylo řečeno, že oceníme deset za rok, tak jsem ráda, že jsme se rozhodli takto za město, že oceníme všech 16, protože nejen těch 16 si to zaslouží, ale zaslouží si poděkování i všichni ostatní pedagogové, učitelé a učitelky, protože ta doba covidová nebyla jednoduchá. Museli si zvyknout na úplně jiný typ výuky, než na jaký byli zvyklí. Museli zvládnou tu distanční výuku. Ne vždy to bylo jednoduché s těmi dětmi. Ze začátku ano, ale později už to otravovalo. Takže já jsem ráda, že to naši kantoři zvládají, mají nadhled, energii, že mají smysl pro humor a já děkuji ne jen jim, ale všem našim havířovským učitelům, učitelkám, ať si užijí dnešní podvečer a ať jim to vydrží do té doby, než přijdou prázdniny.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všechny oceněné pedagogy vám budeme jednotlivě představovat v následujících dílech Havířovského expresu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -422,93 +531,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-02-04-2022-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>