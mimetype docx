--- v1 (2026-06-12)
+++ v2 (2026-08-30)
@@ -573,51 +573,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-02-04-2022-16-24" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-02-04-2022-16-24?url=havirovsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>