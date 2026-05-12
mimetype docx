--- v0 (2026-01-30)
+++ v1 (2026-05-12)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.4.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukci zfušované dálnice D1 platí stavební firmy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V pondělí začala rekonstrukce zvlněné dálnice D1 na okraji Ostravy. Jde o první z úseků, o kterém soud rozhodl, že ho musí stavební firma opravit na své náklady. Provoz na dálnici byl sveden do jednoho jízdního pruhu, což se obešlo bez větších komplikací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -176,90 +291,78 @@
         <w:t xml:space="preserve">Marie Gerdová, spolek ADAM: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Autistické děti trpí senzorickým přetížením, to znamená, že je mohou snadno rozrušit zvuky, světlo, pachy, množství lidí, rušné prostředí. Jsem velmi vděčná Globusu Havířov, protože vyšli vstříc autistickým dětem jako první v České republice, jako obchod, který umožnil autistickým dětem lepší pohodlnější nákupy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, matka dítěte s autismem: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jako matka 13 letého autisty jsem velmi vděčná. Můžeme z toho udělat nějakou bojovku pomocí piktogramů, chodit po prodejně a udělat si z toho i hru. Jsem moc vděčná.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Modré hodiny budou probíhat vždy každé úterý a to od 15 do 17 hodin. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Modré hodiny budou probíhat vždy každé úterý a to od 15 do 17 hodin.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 4. 4. 2022, 1</w:t>
-[...9 lines deleted...]
-    <w:p/>
+        <w:t xml:space="preserve">Zprávy krátké, 4. 4. 2022, 1  Také Městská nemocnice Ostrava řeší nedostatek lékařů - konkrétně na tamní onkologii. Vedení nemocnice ale tvrdí, že pacienti se zhoršení péče nemusí obávat. Onkologie má fungovat i nadále, pouze složitější případy budou po vyšetření odesílány do Komplexních onkologických center.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Kyselá, náměstkyně ředitele MNO</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: "Ještě v roce 2020 jsme v naší nemocnici zvládali našim pacientům aplikovat i chemoterapii a samozřejmě kompletní ambulantní péči. Nicméně odchodem lékařů se ta situace malinko zhoršila a museli jsme redukovat provozní dobu ambulancí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Velikonoční trhy v Opavě</w:t>
@@ -313,68 +416,66 @@
         <w:t xml:space="preserve">Kristýna  Volková prodavačka, stánek s občerstvením:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „Chodí  na punč, ohřát se v té zimě. “</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Některé  stánky  zůstaly prozatím zavřené a ani nakupujících není  mnoho.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">návštěvnice  Velikonočních trhů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Až  se otevřou všechny stánky, určitě si něco koupíme jako každý  rok.“</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">„Až  se otevřou všechny stánky, určitě si něco koupíme jako každý  rok.“ </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Součástí  Velikonočních trhů jsou tradičně také nejrůznější  vystoupení rozložená do dvou týdnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chybět  nebude ani vynášení mařeny. Už po staletí se tak lidé o smrtné  neděli loučí se zimou a vítají jaro. Připraveny jsou i tvořivé  dílničky  pro děti.   </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Chybět  nebude ani vynášení mařeny. Už po staletí se tak lidé o smrtné  neděli loučí se zimou a vítají jaro. Připraveny jsou i tvořivé  dílničky  pro děti.    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Uklízet Nový Jičín pomáhali i lidé z Ukrajiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -478,53 +579,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dvě amatérské ligy vyhrály hokejové týmy z Těrlicka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hokejovou velmocí se během jediného víkendu stala malá obec na Karvinsku. Těrlicko má dva týmy a oba se staly mistry v amatérských soutěžích. Lavina v sobotu vyhrála Slezskou hokejovou ligu a Buldoci z Hradiště v neděli zvítězili v Beskydské hokejové lize.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Těrlicku se v posledních hodinách skutečně nemluví o ničem jiném, než o úspěchu místních hokejistů. Přestože v obci není zimní stadion a bruslit se tam dá jen, když zamrzne přehrada, oba hokejové týmy o víkendu vyhrály poháry v amatérských soutěžích. V sobotu Těrličané rozburáceli třineckou Werk arénu. HC Lavina tam porazil Warriors Třinec 6:0 a vyhrál Slezskou hokejovou ligu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Těrlicku se v posledních hodinách skutečně nemluví o ničem jiném, než o úspěchu místních hokejistů. Přestože v obci není zimní stadion a bruslit se tam dá jen, když zamrzne přehrada, oba hokejové týmy o víkendu vyhrály poháry v amatérských soutěžích. V sobotu Těrličané rozburáceli třineckou Werk arénu. HC Lavina tam porazil Warriors Třinec 6:0 a vyhrál Slezskou hokejovou ligu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Fojtík, asistent trenéra, hráč HC Lavina Těrlicko: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ze začátku sezony jsme měli velice dobré výkony, potom ze začátku letošního roku, kdy se obnovila soutěž po covidové pauze, tak jsme trošičku laborovali s těmi výsledky, ale play-off jsme projeli úplně senzačně. V prvé řadě musím pochválit fanoušky. Ti dneska předvedli fantastický výkon. Na hřišti samozřejmě taky, vzhledem k tomu, že máme nejvyšší věkový průměr, tak se nám ta sezona velice povedla. V semifinále jsme postoupili na penalty, ale dneska jsme to zcela jednoznačně vyhráli. Výborný výkon brankáře, perfektní obrana, nemám co hodnotit. Bude to dvoudenní oslava.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Fojtík, asistent trenéra, hráč HC Lavina Těrlicko: </w:t>
       </w:r>
       <w:r>
@@ -669,93 +769,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-04-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>