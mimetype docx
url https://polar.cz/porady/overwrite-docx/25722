--- v0 (2026-01-31)
+++ v1 (2026-05-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.4.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MNO pečuje o onkologické pacienty i nadále</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Také Městská nemocnice Ostrava řeší nedostatek lékařů - konkrétně na tamní onkologii. Vedení nemocnice ale tvrdí, že pacienti se zhoršení péče nemusí obávat. Onkologie bude fungovat i nadále, pouze složitější případy budou po vyšetření odesílány do Komplexních onkologických center.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -176,88 +291,76 @@
         <w:t xml:space="preserve">Marie Gerdová, spolek ADAM: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Autistické děti trpí senzorickým přetížením, to znamená, že je mohou snadno rozrušit zvuky, světlo, pachy, množství lidí, rušné prostředí. Jsem velmi vděčná Globusu Havířov, protože vyšli vstříc autistickým dětem jako první v České republice, jako obchod, který umožnil autistickým dětem lepší pohodlnější nákupy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, matka dítěte s autismem: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jako matka 13 letého autisty jsem velmi vděčná. Můžeme z toho udělat nějakou bojovku pomocí piktogramů, chodit po prodejně a udělat si z toho i hru. Jsem moc vděčná.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Modré hodiny budou probíhat vždy každé úterý a to od 15 do 17 hodin. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Modré hodiny budou probíhat vždy každé úterý a to od 15 do 17 hodin.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 4. 4. 2022, 3</w:t>
-[...21 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Zprávy krátké, 4. 4. 2022, 3  V pondělí začala rekonstrukce zvlněné dálnice D1 na okraji Ostravy. Jde o první z úseků, o kterém soud rozhodl, že ho musí stavební firma opravit na své náklady. Provoz na dálnici byl sveden do jednoho jízdního pruhu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Jiří Hlavatý, ředitel úseku kontroly kvality staveb ŘSD:</w:t>
+      </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budeme odstraňovat vozovky, to znamená bude se vyrovnávat, budou se pokládat nové povrchy. Dále budeme opravovat kompletně celou odpočívku, všechny povrchy půjdou pryč. Tam jdeme až dolů, všechen špatný materiál, který tam byl, se vybere a postaví se v podstatě nová odpočívka, nová část, kde stojí kamiony a kde je parkoviště."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Uklízet Nový Jičín pomáhali i lidé z Ukrajiny</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -322,63 +425,51 @@
         <w:t xml:space="preserve">paní Oksana: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsme moc rádi, že můžeme pomoci a udělat dobrou věc. Čeští lidé nám i Ukrajině moc pomáhají.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odměnou pro všechny dobrovolníky byla na konci úklidové trasy teplá polévka a čaj. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 4. 4. 2022, 4</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Už více než měsíc pomáhají dobrovolníci ukrajinským uprchlíkům. Ti, které sdružuje organizace Adra už odpracovali skoro 8 a půl tisíc hodin. Pomáhají například v krajském asistenčním centru pomoci Ukrajině, kterým denně projde asi 200 uprchlíků. Dobrovolníci tam pomáhají v nepřetržitém denním i nočním provozu.</w:t>
+        <w:t xml:space="preserve">Zprávy krátké, 4. 4. 2022, 4  V Suchdolu nad Odrou vznikne nová sociální služba pro osoby s duševním onemocnění. Moravskoslezský kraj s přispěním evropské unie nechá zrekonstruovat tamní chátrající vilu. Ta nabídne zázemí a péči dvanácti klientům. Zástupci kraje už předali staveniště, hotovo by mělo být za rok.  Už více než měsíc pomáhají dobrovolníci ukrajinským uprchlíkům. Ti, které sdružuje organizace Adra už odpracovali skoro 8 a půl tisíc hodin. Pomáhají například v krajském asistenčním centru pomoci Ukrajině, kterým denně projde asi 200 uprchlíků. Dobrovolníci tam pomáhají v nepřetržitém denním i nočním provozu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Výstava starého Bruntálu a historická přednáška</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -433,103 +524,95 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pozvolné změny člověk jako by příliš nevnímal. Teprve srovnání dobových fotografií se současným stavem jasně ukazuje, jak moc se Bruntál za desetiletí změnil. Podle názoru pamětníků však ne všechny změny byly nutné a vedly k lepšímu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já většinu těch fotek znám, protože jsem si sám fotil a některé ty starý věci mi to připomíná mládí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Tak pěkný jako. Docela se těším na to, protože člověk takové ty detaily úplně nezná, nebo když je zná, tak už je zapomněl. Některé ty věci se občas objeví ve vzpomínkách."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Druhá část přednášky by se měla konat v září. Přesný termín organizátoři včas zveřejní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dvě amatérské ligy vyhrály hokejové týmy z Těrlicka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hokejovou velmocí se během jediného víkendu stala malá obec na Karvinsku. Těrlicko má dva týmy a oba se staly mistry v amatérských soutěžích. Lavina v sobotu vyhrála Slezskou hokejovou ligu a Buldoci z Hradiště v neděli zvítězili v Beskydské hokejové lize.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Těrlicku se v posledních hodinách skutečně nemluví o ničem jiném, než o úspěchu místních hokejistů. Přestože v obci není zimní stadion a bruslit se tam dá jen, když zamrzne přehrada, oba hokejové týmy o víkendu vyhrály poháry v amatérských soutěžích. V sobotu Těrličané rozburáceli třineckou Werk arénu. HC Lavina tam porazil Warriors Třinec 6:0 a vyhrál Slezskou hokejovou ligu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Těrlicku se v posledních hodinách skutečně nemluví o ničem jiném, než o úspěchu místních hokejistů. Přestože v obci není zimní stadion a bruslit se tam dá jen, když zamrzne přehrada, oba hokejové týmy o víkendu vyhrály poháry v amatérských soutěžích. V sobotu Těrličané rozburáceli třineckou Werk arénu. HC Lavina tam porazil Warriors Třinec 6:0 a vyhrál Slezskou hokejovou ligu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Fojtík, asistent trenéra, hráč HC Lavina Těrlicko: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ze začátku sezony jsme měli velice dobré výkony, potom ze začátku letošního roku, kdy se obnovila soutěž po covidové pauze, tak jsme trošičku laborovali s těmi výsledky, ale play-off jsme projeli úplně senzačně. V prvé řadě musím pochválit fanoušky. Ti dneska předvedli fantastický výkon. Na hřišti samozřejmě taky, vzhledem k tomu, že máme nejvyšší věkový průměr, tak se nám ta sezona velice povedla. V semifinále jsme postoupili na penalty, ale dneska jsme to zcela jednoznačně vyhráli. Výborný výkon brankáře, perfektní obrana, nemám co hodnotit. Bude to dvoudenní oslava.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Fojtík, asistent trenéra, hráč HC Lavina Těrlicko: </w:t>
       </w:r>
       <w:r>
@@ -674,93 +757,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-04-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>