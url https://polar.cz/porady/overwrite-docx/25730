--- v0 (2026-01-07)
+++ v1 (2026-04-18)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.4.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">F-M bojuje za fungující dětské oddělení v nemocnici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek nesouhlasí se zrušením poskytování akutní péče na dětském oddělení v tamní nemocnici. Město sepsalo petici a chce vyvolat další diskuze, které mají za cíl navrátit fungování oddělení do stavu před 1. dubnem. Nemocnice a kraj ale tvrdí, že nejsou lékaři. Proto se muselo přistoupit k restrukturalizaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nemocnice ve Frýdku-Místku omezila od dubna akutní péči na  dětském oddělení. Rodiče tak budou muset s dětmi v případě problémů  jinam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme zachovanou porodnici, novorozenecké oddělení v plném  rozsahu. Máme zachováno dětské oddělení s hospitalizací pro operační  stavy. To znamená, pro všechny operace, které se v nemocnici provádějí.  Staráme se o všechny úrazy, které do nemocnice dorazí na urgentní příjem. Co se opravdu v nemocnici nedělá a tady jsem prosil i  veřejnost, aby i brala, jako by tady pediatrie nebyla, je starost o neoperanty.  To znamená o ty neoperační výkony."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tato zpráva velmi pobouřila město, ale i zástupce okolních obcí.  Sešli se proto ve Frýdku-Místku společně s dalšími lékaři a chtějí hledat  řešení, jak situaci v nemocnici napravit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tato zpráva velmi pobouřila město, ale i zástupce okolních obcí.  Sešli se proto ve Frýdku-Místku společně s dalšími lékaři a chtějí hledat  řešení, jak situaci v nemocnici napravit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My se tady bavíme o více než 20 tisících dětech ve spádové  oblasti, které ze dne na den bez dalších informací nemají zajištěnu péči,  kterou by měly mít zajištěnou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ludmila Nováková, okresní zástupkyně  Sdružení praktických lékařů pro děti a dorost:</w:t>
       </w:r>
       <w:r>
@@ -113,125 +227,122 @@
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dnes tady vznikla i petice, která má společně vyzvat jak  vedení nemocnice, tak kraj, pojišťovny i ministerstvo zdravotnictví, abychom  udělali všechny dostupné okamžité kroky k tomu, abychom to oddělení  obnovili. A opakuji, Frýdek-Místek je připraven i finančně obnovení tohoto  oddělení podpořit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helena Pešatová, senátorka za Frýdecko-Místecko, starostka  Frýdlantu nad Ostravicí/STAN/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Věřím, že se to povede. Protože došlo asi k nějakému nedorozumění,  že to není systémová chyba a dá se to nějakým způsobem napravit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na jednání přišli i bývalí zaměstnanci nemocnice, podle  kterých je chyba jinde.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na jednání přišli i bývalí zaměstnanci nemocnice, podle  kterých je chyba jinde. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana Röschlová, bývalá primářka dětského oddělení Nemocnice  ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Myslím si, že velmi nepromyšlenými manažerskými zásahy došlo  nejdříve k tomu, že utekla celá řada velice zkušených sester, které tam  třeba 20 let pracovaly. Potom odešlo pár atestovaných lékařů a v této poslední  fázi už to jsou mladí perspektivní lékaři, na které se to často háže, že oni za  to můžou. Oni se tam jenom ocitli na nesprávném místě v nesprávnou chvíli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nemocnice argumentuje, že ke změnám musela přistoupit právě z důvodů  hromadné výpovědi šesti mladých lékařů a vedoucího lékaře, který později výpověď  stáhl.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nemocnice argumentuje, že ke změnám musela přistoupit právě z důvodů  hromadné výpovědi šesti mladých lékařů a vedoucího lékaře, který později výpověď  stáhl. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Protože jsem s každým z nich osobně jednal, tak to  bylo zejména proto, že měli strach o své vzdělávání."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Gebauer, náměstek hejtmana MSK/ANO/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Všechny sestry vrchní a všichni primáři stojí za vedením  nemocnice. Takže takové nějaké vzkazky, že to je selhání někoho, nějaké manažerské,  to jsou nesmysly. Vzhledem k tomu, že celá republika se trápí s dětskými  lékaři, tak to je jenom první vlaštovka a začnou se objevovat další po celé  republice."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V kraji je 199 praktických lékařů. Více než polovina z nich  je v důchodovém věku a v okamžiku, kdy tito pediatři odejdou do důchodu,  tak nastane další exodus zkušených lékařů z nemocnice a pak ten problém,  který máme my, nastane i v jiných nemocnicích."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nemocnice nyní jedná s praktickými lékaři, kteří by  mohli zajistit alespoň služby na pohotovosti od pondělí do pátku. Ty byly v minulosti  totiž také zrušeny a aktuálně se slouží jen o víkendu o 8:00 do 18:00 hodin.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nemocnice nyní jedná s praktickými lékaři, kteří by  mohli zajistit alespoň služby na pohotovosti od pondělí do pátku. Ty byly v minulosti  totiž také zrušeny a aktuálně se slouží jen o víkendu o 8:00 do 18:00 hodin. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ADRA v Havířově děkuje dárcům a prosí o další pomoc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -264,122 +375,109 @@
         <w:t xml:space="preserve">Marcela Holková, vedoucí sociálního šatníků a charitativních obchodů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Vlna byla obrovská, teď už ale upadá. Děláme stále výzvy a byli bychom rádi, kdyby jak soukromí dárci, tak podniky, magistráty dále sbírali a dále nám pomáhali s potravinami a s drogerii, protože ty požadavky jsou stále.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jak nám tady pomáhají? Všechno je tady moc dobré. Je tady nabídka jídla, oděvů, všechno co potřebujeme pro domácnost a i toaletní papír a hygiena. Všem lidem moc děkujeme.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dobrovolníci ADRY si váží také toho, že se prozatím nesetkávají s negativními reakcemi. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dobrovolníci ADRY si váží také toho, že se prozatím nesetkávají s negativními reakcemi.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Čadová, vedoucí DC ADRA Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Oni utíkají před válkou. To je něco, co jsme si nedokázali nikdy představit, co mají za sebou. Vůbec nechápu tady to, ale ani to moc neslyším a těch hlasů je málo. Já slyším tady ty lidi, kteří pomáhat chtějí, kteří se ptají, co potřebujete, co potřebují ti lidé."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Oni utíkají před válkou. To je něco, co jsme si nedokázali nikdy představit, co mají za sebou. Vůbec nechápu tady to, ale ani to moc neslyším a těch hlasů je málo. Já slyším tady ty lidi, kteří pomáhat chtějí, kteří se ptají, co potřebujete, co potřebují ti lidé." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organizace už začala pořádat také konverzační odpoledne. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké, 5. 4. 2022, 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Havířovský okresní soud poslal do vězení na pět let 42letou ženu, která zavinila smrt svých dvou malých synů. Tragický požár vypukl v květnu roku 2020 v Havířově-Šumbarku. Přežila jen starší dívka.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Havířovský okresní soud poslal do vězení na pět let 42letou ženu, která zavinila smrt svých dvou malých synů. Tragický požár vypukl v květnu roku 2020 v Havířově-Šumbarku. Přežila jen starší dívka. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lubomíra Bínová, soudkyně</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Odsuzuje se k trestu odnětí svobody v trvání 5 let nepodmíněně a zařazuje se do věznice s ostrahou.”</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě-Jihu pokračují v kontrolách bytů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnice Ostravy-Jihu pokračuje v kontorlách obecních bytů. Těch má ve správě více než 5 tisíc. Lidé si totiž stále stěžují na rušení nočního klidu a nepořádek ve společných prostorách. Pokud viník nezjedná nápravu, musí se z bytu odstěhovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -547,109 +645,89 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posíleny  budou také tři stávající kamerové body v centru města. Nové  kamery budou snímat Horní a Dolní náměstí a náměstí  Republiky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří  Klein, ředitel Městské policie Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My  potřebu kamerových bodů neustále aktualizujeme, probíráme to s  Policií ČR. Myslím, že momentálně máme nejdůležitější  místa pokrytá.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Investice  do hlídání bezpečnosti veřejného prostoru bude stát město  zhruba jeden milion korun. Pravděpodobně 50 – 60% z této částky  dofinancuje ministerstvo vnitra.    </w:t>
-[...6 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Investice  do hlídání bezpečnosti veřejného prostoru bude stát město  zhruba jeden milion korun. Pravděpodobně 50 – 60% z této částky  dofinancuje ministerstvo vnitra.        </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké, 5. 4. 2022, 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Skončila více než deset let trvající transformace ostravského Čtyřlístku, tedy centra pro osoby se zdravotním postižením. To prošlo velkou změnou - od ústavní péče o lidi se zdravotním postižením až k vysoce individualizované péči v prostředí, přibližujícím se běžným životním podmínkám.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Skončila více než deset let trvající transformace ostravského Čtyřlístku, tedy centra pro osoby se zdravotním postižením. To prošlo velkou změnou - od ústavní péče o lidi se zdravotním postižením až k vysoce individualizované péči v prostředí, přibližujícím se běžným životním podmínkám. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Navrátil (KDU-ČSL)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, náměstek hejtmana Moravskoslezského kraje: "My nejen díky Ostravě, ale hlavně i díky jiným obcím a Moravskoslezskému kraji jsme lídrem transformace všech sociálních pobytových služeb v rámci celé České republiky."</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hlas novojičínských školáků byl slyšet na fóru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V novojičínských základních školách probíhaly ve spolupráci se Zdravým městem Nový Jičín školní fóra. Tato aktivita dává prostor pro názory mladé generace. Žáci se vyslovili třeba pro šatní skříňky a skatepark.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -809,93 +887,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-04-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>