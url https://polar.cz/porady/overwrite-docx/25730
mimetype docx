--- v1 (2026-04-18)
+++ v2 (2026-09-07)
@@ -929,51 +929,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-04-2022-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-04-2022-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>