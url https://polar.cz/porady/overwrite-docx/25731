--- v0 (2026-02-14)
+++ v1 (2026-05-09)
@@ -1,72 +1,185 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4.2022, 17:43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začíná pořad o zdraví TV Medicína a jsem ráda, že jste s námi. Hostem bude zástupce primáře gynekologicko-porodního oddělení krnovské nemocnice Igor Michalec.  V celém kraji chybí zubaři. Měl by to vyřešit nový studijní obor na Lékařské fakultě v Ostravě. A Nemocnice ve Frýdku-Místku začala používat nový přístroj k vyšetření plic. Umožňuje přesně vyšetřit zejména pacienty se zhoubným nádorem.  Více už v následující reportáži.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice ve Frýdku-Místku provádí speciální bronchoskopické vyšetření</w:t>
       </w:r>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Diagnostika a terapie rakoviny plic jde rychle dopředu. Nyní jsou k dispozici nové metody, jako je například endobronchiální ultrasonografie, které zrychlují a zpřesňují diagnostiku. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Diagnostika a terapie rakoviny plic jde rychle dopředu. Nyní jsou k dispozici nové metody, jako je například endobronchiální ultrasonografie, které zrychlují a zpřesňují diagnostiku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Zela, plicní lékař Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Endobronchiální ultrazvuk nebo EBUS, jak tomu říkáme, je v podstatě jakési nástavbové vyšetření ke klasické bronchoskopii. To je to, co vidíte tady za mnou. Jedná se o vyšetřovací metodu, která nám umožňuje přesně vyšetřit pacienty zejména s rakovinou plic. A umožňuje nám odebírat vzorky tkání z lymfatických uzlin nebo z jakýchkoliv tumorů, které se vyskytují v blízkosti velkých dýchacích cest."Lékaři budou díky tomu moci snadněji u pacientů posoudit možnost operace. Zároveň to pomůže i histologicky ověřit jakékoliv jiné nádory, které se v prostoru plic vyskytují.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Zela, plicní lékař Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
@@ -78,79 +191,76 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Zela, plicní lékař Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ten bronchoskop se přiloží na tu stěnu dýchacích cest a my vlastně vidíme ty struktury ultrazvukem kolem. Můžeme tam najít ty lymfatické uzliny a přímo do nich píchnout jehličkou přes tu stěnu dýchacích cest a vzít vzoreček té tkáně. – Pro toho pacienta je to komfortnější? – Dýchací cesty zevnitř nebolí. Pokud tam někdo píchne jehlou zevnitř do průdušky, tak byste to cítit neměl. Plíce jako takové nemají senzitivní inervaci, ale obvykle se to vyšetření dělá buď v analgosedaci, čili v takovém přitlumení nebo v celkové anestezii. Je to komfortnější pro toho pacienta i pro lékaře." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Zela, plicní lékař Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Pacientů s karcinomem plic je poměrně dost. To je náš denní chleba a pokud se bavíme o posouzení operability, tak je to poměrně důležité, protože těch pacientů mohou být v našem případě klidně i desítky měsíčně, když bych to přehnal. A z našeho spádu vybral ten vzorek pacientů, tak klidně to mohou být desítky měsíčně." Karcinom plic postihuje nejčastěji kuřáky. Muže středního a vyššího věku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Pacientů s karcinomem plic je poměrně dost. To je náš denní chleba a pokud se bavíme o posouzení operability, tak je to poměrně důležité, protože těch pacientů mohou být v našem případě klidně i desítky měsíčně, když bych to přehnal. A z našeho spádu vybral ten vzorek pacientů, tak klidně to mohou být desítky měsíčně." Karcinom plic postihuje nejčastěji kuřáky. Muže středního a vyššího věku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj a město Ostrava významně finančně podpoří nový studijní program na Ostravské univerzitě. Částka činí více než 28,6 milionu korun. Nově se zájemci o studium na Lékařské fakultě budou moci hlásit na obor Zubní lékařství. Projekt reaguje na nedostatek zubních lékařů v Ostravě i celém Moravskoslezském kraji. Optimistické odhady počítají s otevřením nového studijního oboru ještě v tomto roce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chybí pediatři, Nemocnice ve Frýdku-Místku našla řešení</w:t>
       </w:r>
-      <w:br/>
-[...7 lines deleted...]
-      <w:br/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Nemocnice ve Frýdku-Místku pravděpodobně omezí akutní péči na dětském oddělení, chybí lékaři. Plánovaná operativa zůstane zachována.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Kobsa, primář dětského oddělení Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme představu posunout poskytování pediatrické péče trošičku jiným směrem. Je jasné, že stresující prostředí nemocnice je poměrně velkou zátěží, jak pro rodiče, tak pro děti. Takže se budeme snažit maximum těch takzvaných interních pediatrických úkonů a výkonů přesouvat do ambulantní části. Proto se snažíme vybudovat něco v podobě stacionáře nebo takzvané denní kliniky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V kraji je 200 pediatrů a z toho více než 50 procent je už v důchodovém věku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -620,93 +730,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-06-04-2022-17-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>