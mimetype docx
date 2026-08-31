--- v0 (2026-01-20)
+++ v1 (2026-08-31)
@@ -1,83 +1,193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.4.2022, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti báňské školy se zaměřili na Studénku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti architektonického oboru Vysoké školy báňské v Ostravě se věnovali během svého studia Studénce. Město projekt podpořilo částkou šedesát tisíc korun. Výsledné práce mohli lidé vidět první dubnový týden na městském úřadě. Od 11. dubna je pak Studeňáci najdou v Dělnickém domě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Ideální Studénka očima studentů, to je název výstavy, kterou  mohou lidé vidět od pondělí 10. dubna v Dělnickém domě. Její  zahájení proběhlo začátkem měsíce ve velkém sále Městského  úřadu, kde se první týden nacházela. Jedná se o práce studentů  Vysoké školy báňské, které mapují jednotlivé části města,  které si studenti vybrali. Jejich díla mají za cíl ukázat  architektonické a urbanistické možnosti rozvoje města.    </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">  Ideální Studénka očima studentů, to je název výstavy, kterou  mohou lidé vidět od pondělí 10. dubna v Dělnickém domě. Její  zahájení proběhlo začátkem měsíce ve velkém sále Městského  úřadu, kde se první týden nacházela. Jedná se o práce studentů  Vysoké školy báňské, které mapují jednotlivé části města,  které si studenti vybrali. Jejich díla mají za cíl ukázat  architektonické a urbanistické možnosti rozvoje města.        </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Řihák,  architekt: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protože</w:t>
       </w:r>
@@ -85,186 +195,169 @@
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> na škole zkoušíme  různé projekty a různá místa, navštívil jsem Studénku, která  mě zaujala. Zaujali mě i problémy, které jsem viděl, spousty  hodnot a potencionál</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ů</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Studenti se věnovali například sportovnímu centru v Nové Horce, obnově sídliště, Náměstí Republiky nebo tenisovému centru.   </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">  Studenti se věnovali například sportovnímu centru v Nové Horce, obnově sídliště, Náměstí Republiky nebo tenisovému centru.       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Řihák,  architekt: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Urbanistické projekty trvaly jeden semestr.  Další semestr se řešily konkrétní stavby. Některé z nich si  studenti dokonce vybraly na bakalářskou práci. Takže někteří  ze Studénkou žili dva roky svého studia.“</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík,  starosta Studénky:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Už v minulosti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">se osvědčilo  například nové parkoviště, které tu máme. Tehdejší student  ho měl jako součást své obhajující práce. Za patnáct, dvacet let  jsme jej přetavili v nějakou finální podobu a parkoviště se  udělalo. Věřím, že se můžeme záměry minimálně  inspirovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jednou  z prací byl i návrh sportovního areálu. Hlavní myšlenkou  studentů bylo jeho celoroční využití.   </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">Jednou  z prací byl i návrh sportovního areálu. Hlavní myšlenkou  studentů bylo jeho celoroční využití.       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří  Vyležík, autor projektu sportovního areálu ve Studénce:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Momentálně  je sportovní areál plochou deskou. Z výkopů, které tam vznikly  jsme vytvořili kopec z kterého mohou děti třeba sáňkovat. Dále  jsme areál rozdělili na 3 okruhy. Ty mohou využívat třeba  bruslaři nebo lidi, kteří se učí jezdit na kole. Vytvořili jsme  také vodní plochy, které slouží jako retenční nádrže,  požární plochy a zvlhčení celého prostoru.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  I když se nejedná o plánovaná řešení rozvoje města, mohou  studentské práce posloužit alespoň jako inspirace.   </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">  I když se nejedná o plánovaná řešení rozvoje města, mohou  studentské práce posloužit alespoň jako inspirace.       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radmila Nováková,  vedoucí odboru SŘP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ua</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">R: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V  této chvíli řešíme prostor, který je naproti budovy úřadu,  naproti náměstí. Obdelník, který je na ulici Arm. Gen. Ludvíka  Svobody. Tato plocha je dotažená i studií i z naší strany. Teď  to porovnáváme se studentskými pracemi. Zaujaly nás také části,  které jsou aktuálně řešeny, jako je sportovní centrum v Nové  Horce.“</w:t>
       </w:r>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamil Krahula,  ředitel SAK Studénka:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Zaujalo mě prakticky vše. Vše se  týká Studénky a toho jak by mohla v budoucnu vypadat. Rozhodně  doporučuji výstavu navštívit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Město projekt  podpořilo částkou šedesát tisíc korun z kterých byla  financována výstava, tisk formátů a taky nová publikace, která  k této příležitosti vyšla. Výstavu mohou lidé navštívit do  21. dubna.   </w:t>
       </w:r>
@@ -280,119 +373,107 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ZŠ Sjednocení lákala na akci Velikonoční kuře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní škola Sjednocení lákala rodiče s dětmi na akci Velikonoční kuře. Prostory školy ožily  výtvory žáků, lidé si mohli uplést velikonoční Tatar nebo dřevěného zajíčka. Nechyběla ani speciální cukrárna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Základní škola Sjednocení pořádala pro rodiče už tradiční  akci Velikonoční kuře. Poslední dva roky  byly zrušené kvůli  pandemickým omezením. Letos už akce proběhla bez problémy. Školu  navštívilo přes sto lidí a její chodby ožily nejrůznějšími  výtvory žáků školy.   </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">  Základní škola Sjednocení pořádala pro rodiče už tradiční  akci Velikonoční kuře. Poslední dva roky  byly zrušené kvůli  pandemickým omezením. Letos už akce proběhla bez problémy. Školu  navštívilo přes sto lidí a její chodby ožily nejrůznějšími  výtvory žáků školy.       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Mantheeová,  ředitelka ZŠ Sjednocení:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jsme rádi, že se tu  konečně rodiče s dětmi mohou objevit. Jsem velice ráda že  přišli a využili toho. Děti zde mohou představit školu a mohou  si zde s rodiči vyrobit nějakou velikonoční ozdobu. Různé  rukodělné věci, které by mohli použít jako velikonoční  výzdobu.“</w:t>
       </w:r>
-      <w:br/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Děti s rodiči si  mohli například uplést tradiční velikonoční Tatar nebo si  vyrobit zajíce ze dřeva. Zájem veřejnosti vzbudila taky místní  cukrárna.       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Mantheeová,  ředitelka ZŠ Sjednocení: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tradičně žádáme  rodiče aby něco upekli, abychom mohli velikonoční cukrárnu  otevřít. Letos jsme to udělali jinak. Požádali jsme vyučující,  kteří upekli spoustu slaného a sladkého. Vaří se kafe a potom  co rodiče s dětmi něco vyrobí, jsou odměnění nějakou  sladkostí.“</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V každém patře  školy bylo připraveno něco jiného. Lidé zde našli nepřeberné  množství aktivit, jako malování velikonočních vajec nebo výrobu  perníků.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Ligocki získal další rekord</w:t>
@@ -604,93 +685,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-08-04-2022-18-14?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>