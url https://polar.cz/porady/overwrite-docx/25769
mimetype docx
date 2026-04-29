--- v0 (2026-01-07)
+++ v1 (2026-04-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.4.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Polsku někdo namíchal smrtící alkohol, do ČR se nedostal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Minimálně 13 mrtvých a několik dalších lidí v těžkém stavu má v těchto dnech otrava metanolem v polském Slezsku. Jedovatý alkohol tam byl v běžném prodeji. České úřady nezaznamenaly ani jeden případ otravy, ani závadný alkohol. V roce 2012 však u nás na otravu metylem zemřelo 5 desítek lidí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Kotrla, mluvčí KHS MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Za Krajskou hygienickou stanici Moravskoslezského kraje v Ostravě můžeme sdělit, že polští hygienici nás v souvislosti s událostmi, které známe z médií, nekontaktovali. Současně nás nekontaktoval ani žádný praktický lékař, že by některý z pacientů byl intoxikován metanolem.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po celém Polsku nyní probíhají kontroly černé výroby alkoholu. O odhalení jedné stáčírny a skladu informovali celníci v pondělí. V zemi jich ale bude mnohem více. Na pozoru by se proto měli mít i Češi, kteří by se měli vyvarovat kupování alkoholu z podezřelých zdrojů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozsáhlou kauzu s jedovatým alkoholem zažilo i Česko. V září 2012 vypukla v Havířově, kde byly zavřeny dva prodejní stánky, ve kterých si několik lidí koupilo alkohol, po němž zemřeli, oslepli nebo trpěli dalšími příznaky otravy. V dalších dnech se aféra rozšířila po celé republice a policie řešila několik větví. Dva hlavní výrobci Tomáš Křepela a Rudolf Fian byli odsouzeni k doživotí. Na otravu metanolem zemřelo zhruba 50 lidí, ale obětí bylo zřejmě více, jen u nich nebyla prokázána.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rozsáhlou kauzu s jedovatým alkoholem zažilo i Česko. V září 2012 vypukla v Havířově, kde byly zavřeny dva prodejní stánky, ve kterých si několik lidí koupilo alkohol, po němž zemřeli, oslepli nebo trpěli dalšími příznaky otravy. V dalších dnech se aféra rozšířila po celé republice a policie řešila několik větví. Dva hlavní výrobci Tomáš Křepela a Rudolf Fian byli odsouzeni k doživotí. Na otravu metanolem zemřelo zhruba 50 lidí, ale obětí bylo zřejmě více, jen u nich nebyla prokázána. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lupič z banky zapomněl po infarktu své falešné jméno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -239,244 +353,187 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Práce za 9 milionů korun začaly počátkem dubna a jsou plánovány na tři měsíce. Podařilo se ale zachovat celý provoz dětského oddělení, péče se do přesunula do budovy interního pavilonu a do bývalého vakcinačního centra. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Chlachula, náměstek léčebné péče, Nemocnice AGEL Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jak standardní oddělení, tak dětská JIP je v tuto chvíli přesunuta do náhradních prostor v interním pavilonu, kde se nachází i dětská pohotovost a příjmová ambulance, tudíž je to komfortní a rodiče nemusí hledat nikde po nemocnici.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Dětské ambulance se přestěhovaly do bývalého vakcinačního centra. To je sice mimo areál nemocnice, nicméně v bezprostřední blízkosti směrem pod Španělskou kaplí. Zcela mimo provoz tak bude po dobu rekonstrukce pouze babybox.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Dětské ambulance se přestěhovaly do bývalého vakcinačního centra. To je sice mimo areál nemocnice, nicméně v bezprostřední blízkosti směrem pod Španělskou kaplí. Zcela mimo provoz tak bude po dobu rekonstrukce pouze babybox.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zápis dětí do školy je pro ně důležitým krokem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zásadní krok čekal na začátku víkendu rodiče a především jejich děti, předškoláky. Na všech bruntálských školách proběhly jejich zápisy do prvních ročníků škol a do přípravných tříd. Celkem bylo ve městě připraveno více než 160 předškoláků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Navštívili jsme bruntálskou základní školu Petrin na Školní ulici. Všichni učitelé se snažili, aby zápis prvňáčků do školy byl pohodový a příjemný.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Schneiderová, učitelka ZŠ Školní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My dneska zábavnou formou vlastně zjišťujeme, co ty děti umí, jak moc jsou připraveny na vstup do školy. Skládají geometrické tvary, poznávají barvičky, povídají, zpívají, tak, aby je to bavilo a aby ten zápis byl pro ně hezký den."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Burzová, učitelka ZŠ Školní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„A ukaž mi pravou, ukaž mi levé ucho, je to ono.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Šromová, učitelka ZŠ Školní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„A teďka prosím tě Martínku, zkus mi najít jenom červený trojúhelník.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Budoucí prvňáček: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pět, šest, sedm, osm, devět.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Celý zápis dětí na Petrinu provázela krásná výzdoba a zejména stylové občerstvení, vyrobené ve kuchařském kroužku a nabízené většími spolužáky. To jistě ovlivnilo i celou atmosféru akce i náladu dětí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Schneiderová, učitelka ZŠ Školní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já myslím, že zatím všechny děti, které přišly, jsou moc šikovné, ve škole se jim líbí, je to zajímavá práce tady s nimi.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, děti: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Těším se do školy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Těším se na úkoly a na kamarády.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já se těším na novou paní učitelku a na kamarády.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Základní škola na Školní ulici otevře v novém školním roce dvě první třídy a přípravnou třídu, podobně jako ostatní základní školy ve Bruntále.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -623,125 +680,122 @@
         <w:t xml:space="preserve">Matyáš Novotný, BK Klasik Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme si připravili scénku takovou. Ukázku baseballu, aby  to ty malé děti pochopily samozřejmě. Myslím si, jako, že je to baví, takže  skvělé."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Tikal, BK Klasik Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V době covidové asi více sportu postihlo pokles té  členské základny. Hlavně u mládeže. My jsme nebyli výjimkou v Baseballu Klasik  Frýdek-Místek, a tak se snažíme tu základnu obnovit a začínáme u těch dětí,  které chodí u první, druhé, třetí třídy. Připravili jsme pro ně ukázku baseballu.  Tak, aby viděli ten náš úspěšný tým, který byl vicemistrem České republiky do  15 let, což jsou kluci, kteří tady dneska jsou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vzápětí si děti mohly také samotnou hru kompletně vyzkoušet.  Zájem mezi nimi byl opravdu velký.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vzápětí si děti mohly také samotnou hru kompletně vyzkoušet.  Zájem mezi nimi byl opravdu velký. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matyáš Novotný, BK Klasik Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Děti si vyzkouší pálit, běhat, házet, v podstatě všechno,  co se v baseballu hraje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) Co sis vyzkoušel a co se ti nejvíc líbilo? – "Běhání." 2.) "Mě se líbilo to odpalování." 3.) "Mě se nejvíc líbilo, jak jsme odpalovali těm druhým." 4.) "Já jsem si vyzkoušela běhání a dokázala jsem to na 7:20." 5.) "Mě se líbilo, jak jsme běhali tam vzadu." 6.) "Mě se líbilo, že jsem běhala." 7.) "Vyzkoušela jsem si házet, odpalovat a nejvíce se mi líbilo  odhazování."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Tikal, BK Klasik Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Z těch, co tady byly úplně v té první lekci, tak  se nám přihlásily do klubu úplně všechny. Samozřejmě to bereme s rezervou.  Ještě budeme dělat kroužek v družině. Takže tak je asi přivítáme každé  pondělí. Tady konkrétně na 4. základní škole se jim budeme věnovat hodinku. No  a když je to bude bavit, tak můžou pokračovat na hřišti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Klub chce postupně s prezentací objet základní školy ve  městě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Klub chce postupně s prezentací objet základní školy ve  městě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Tikal, BK Klasik Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Během toho covidu opravdu přestaly ty děti často sportovat.  Takže si říkám, že teď je ten pravý okamžik, kdy je ještě přilákat k baseballu.  Hlavní sezona samozřejmě začíná potom od září. Takže my jsme teď připraveni jim  ten baseball ukázat přímo tady na hřišti. A potom, když budou mít zájem, tak se  jim věnovat na pravidelných trénincích mládeže."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Baseballu ve Frýdku-Místku se velmi daří. Kromě titulu  vicemistrů České republiky jsou v týmu velmi talentovaní mladí hráči,  kteří získali zlato na mistrovství Evropy do 15 let a mají tam i nejlepšího evropského  nadhazovače v této kategorii.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Baseballu ve Frýdku-Místku se velmi daří. Kromě titulu  vicemistrů České republiky jsou v týmu velmi talentovaní mladí hráči,  kteří získali zlato na mistrovství Evropy do 15 let a mají tam i nejlepšího evropského  nadhazovače v této kategorii. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -816,93 +870,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-04-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>