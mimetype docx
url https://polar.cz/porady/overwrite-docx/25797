--- v0 (2025-12-25)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.4.2022, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres Horní Suché</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Revitalizace rybníku Pašůvka je před dokončením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Český rybářský svaz pro Severní Moravu a Slezsko investoval zhruba šest milionů korun do revitalizace rybníka Pašůvka nedaleko Havířova. Ten bude následně sloužit pro odchov mladých ryb do dalších revírů. Přes zimu budou moci na rybníce děti opět bruslit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -190,93 +305,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/miniexpres-horni-suche/miniexpres-horni-suche-15-04-2022-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>