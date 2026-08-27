--- v1 (2026-04-21)
+++ v2 (2026-08-27)
@@ -347,51 +347,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/miniexpres-horni-suche/miniexpres-horni-suche-15-04-2022-16-54" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/miniexpres-horni-suche/miniexpres-horni-suche-15-04-2022-16-54?url=miniexpres-horni-suche" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>