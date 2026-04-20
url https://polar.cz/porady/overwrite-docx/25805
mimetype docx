--- v0 (2026-01-12)
+++ v1 (2026-04-20)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Dopraváci si posvítili na váhu nákladních vozidel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Každý řidič si občas zanadává na kvalitu vozovek. Po zimě nás trápí výtluky, ale celoročně to jsou vyjeté koleje, které mají často na svědomí přetížené kamiony a nákladní auta. Policisté proto pravidelně provádějí akce, kdy tato vozidla váží.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moravskoslezský kraj sousedí v Polskem a tak zároveň slouží jako transitní oblast pro kamiony, které převážejí zboží nejen do naší země, ale i do Rakouska, Německa a dalších. Bohužel jsou kamiony často přetížené, což má řadu důsledků a hlavně je to nebezpečné.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Štencl, vedoucí Dopravní policie MS kraje: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Můžeme se setkat s kamiony, které jsou převáženy i o více než 10 tun. To vozidlo se pak chová úplně jinak v zatáčkách, brzdná dráha je delší. V neposlední řadě nám to ničí pozemní komunikace." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dopravní policie se proto pravidelně na kamiony a nákladní vozy zaměřuje. Samozřejmě nejen na zahraniční, ale na všechny. Mezi hříšníky jsou také často i vozy, které převážejí dřevo z Beskyd. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kateřina Kubzová, mluvčí PČR MS kraje: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Policisté si na silnici vytipují vozidlo, které následně odkloní a doprovodí na kontrolní stanoviště. Řidiči jsou povinni policisty následovat a na výzvu se podrobit vážení." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na speciálních vahách se měří každá náprava zvlášť a čísla se nakonec sečtou. Policisté mají k dispozici speciální program, který vše vyhodnotí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alan Robenek, dopravní policista:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Ukáže nám to celkovou hmotnost a ten program nám spočítá o kolik je to vozidlo přetížené." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Při kontrole váhy ale policisté kontrolují i další náležitosti, jako jsou doklady, povolení a také tachografy. Dokonce zjišťují i zda nejsou porušené plomby na tachometru. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Předškoláci si zápisy užili, na řadě jsou ti z Ukrajiny</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standardních zápisů do prvních tříd se po dvou letech dočkali letošní předškoláci i učitelé. Do základních školy v Novém Jičíně dorazilo necelých 300 dětí. Ještě v červnu proběhne druhé kolo zápisů pro děti z Ukrajiny.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zápisy do 1. tříd se v novojičínských základních školách konaly po dvouleté pauze nejen formou vyplněných formulářů, ale děti si slavnostní den užily se vším všudy.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ladislav Gróf, ředitel ZŠ a MŠ Jubilejní a Dlouhá Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Jsme skutečně rádi, že můžeme děti přivítat ve škole, protože tím ta škola žije. D2ti se vlastně připraví na to, že jdou do velké školy.”     </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedagogové tak mohli opět děti vyzkoušet, zda správně určí první hlásku ve slově, zda umí počítat do deseti nebo poznat geometrické tvary. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">předškoláci: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Počítala jsem a poznává tvary.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Napočítám hodně, i více než do dvaceti.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Připravovala jsem se ve školce, procvičovali jsme si ruku, dělali jsme úkoly a také jsme hodně kreslili, ať se ta ruka uvolní.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K zápisům do 1. tříd se v Novém Jičíně dostavilo zhruba 290 dětí. Další tu očekávají ve druhém kole, 8. června, které bude určeno dětem z Ukrajiny. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oldřiška Navrátilová, vedoucí Odboru školství, kultury a sportu, MěÚ Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“K dnešnímu dni evidujeme ve městě od 4 do 15 let celkem 48 ukrajinských dětí. Z toho velká většina už je v současné době v mateřské školce, a zbývající děti jsou už i na základní škole, možná jen asi 10 nebo 12 dětí ještě není v základní škole. Jinými slovy, tento počet nás absolutně nemůže zaskočit.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informace o zápisech pro ukrajinské děti jsou na webu města pod žluto modrou dlaždicí. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Opava zachránila Slezský FC před krachem</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Město Opava uvolnilo opavskému fotbal celkem 10 milionů korun. Tolik peněz totiž Slezskému FC chybí k tomu, aby dohrál sezonu. Město je majoritním vlastníkem klubu  a už před měsícem tam poslalo bezúročnou půjčku. Tyto finanční injekce zachránily klub před krachem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S  požadavkem na poskytnutí financí půjčky předstoupil před  zastupitele předseda představenstva Slezského FC už před  měsícem. Chybějící peníze v rozpočtu připsal na vrub  výpadku  příspěvku z UEFA či chybějícímu příjmu ze vstupného v době  covidu. Zastupitelé tenkrát zvedli ruku pro dva miliony korun. Teď  jednali o dalších osmi.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zdeněk  Viktorin, předseda představenstva, Slezský FC Opava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Potřebujeme  peníze  převážně na mzdové náklady hráčů, realizačního  týmu, zaměstnanců.  Jde také o režie na cestování k zápasům.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samotnému  schvalování příspěvku předcházela několika hodinová diskuse.  Nakonec si zastupitelé podmínili půjčku dodatkem, že bude  umořována 30% z výnosu prodeje hráčů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hana  Brňáková   (Piráti  & Opavané ), členka Zastupitelka města Opavy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„My  nechceme jen tak nechat schválit zase nějaké další peníze. My  chceme vidět i nějaké záruky, nastavené kontrolní mechanismy.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Půjčka,  pro kterou opavští zastupitelé zvedli ruku,  zachránila klub před  krachem.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr  Orieščík (ČSSD), náměstek primátora Opavy: „</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Půjčka  ve výši 8 milionů klub zachrání do 30.6. Klub může dohrát  soutěž a v červnu uvidíme, co dál.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Město  Opava je majoritním vlastníkem klubu od roku 2005 a snaží se jej  dlouhodobě prodat. Ale nedaří se to. Vedení klubu teď má do  léta zastupitelům předložit plán, jak získat peníze na provoz.     </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">MŠ Exilu pomáhá rodinám s autistickými dětmi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Školka Exilu v Ostravě-Porubě funguje nejen jako předškolní zařízení. Jejím plusem je terapeutický klub pro děti s poruchou autistického spektra, který organizuje už 12. rokem. Momentálně ho navštěvuje 14 dětí a jeden chlapec z Ukrajiny.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O autistické děti z celého MS kraje se už 12 let stará Mateřská škola Exilu v Ostravě-Porubě. A to v rámci terapeutického klubu, který je určen dětem ve věku do 7 let, které nenavštěvují předškolní zařízení, případně navštěvují. ale zároveň selhávají v kontaktu s vrstevníky. </w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dana Schönová, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ředitelka, MŠ Ostrava-Poruba, Čs. exilu 670, příspěvková organizace: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Je tady dítě z Krnova, jezdí sem děti z Hukvald, tedy z dalekého okolí. Některé děti mají třeba autismus kombinovaný s mentální retardací, ale máme tady dítě i s nadprůměrnou inteligencí, které selhává v kontaktu s vrstevníky. V běžné škole je tak úplně ztracené.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Věra Havelková, speciální pedagog a vedoucí speciálních tříd: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Většina našich dětí přichází s tím, že opravdu chtějí být samostatná jednotka, že nepotřebují děti kolem sebe, nepotřebují dospělé kolem sebe, nastavují si svoje vlastní hranice a my jim ukazujeme, že cesta k tomu, aby se mohly dál posunout je tím, že s námi budou spolupracovat."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ve školce se starají také o jednoho 6 letého autistického chlapce z Ukrajiny, kterého nikde nechtěli přijmout. Jeho rodiče tak byli zcela bezradní.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dana Schönová, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ředitelka, MŠ Ostrava-Poruba, Čs. exilu 670, příspěvková organizace: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Ještě si to šlo naproti s tím, že máme na brigádě slečnu z Ukrajiny, která nám pomáhá s asistencí. Takže to máme dva v jednom a máme z toho velkou radost.”</w:t></w:r><w:br/><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viktoriia Boshtehu, asistentka z Ukrajiny: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Pracujeme na zahradě, pomáhám s úklidem a dětmi a je tady velmi příjemné prostředí. Detena poslouchá, takže z naší strany je vše v pořádku. Přijela jsem z Černivciv."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Jména 20 tisíc podvedených lidí četl automat 3 týdny</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">K soudu v Ostravě se znovu vrátil přes deset let starý případ podvodů s nabízením práce domů. V kauze už padl jednou rozsudek, ale protože bylo podvedených lidí přes 20 tisíc, soudce tehdy jejich jména nečetl. Odvolací soud proto případ vrátil krajskému soudu a ten využil k přečtení jmen automatické zařízení. Stroj rozsudek četl 3 týdny.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Vinček už byl v roce 2016 odsouzen k 6 letům vězení. Šlo o klasický případ multilevelové hry, jak se u nás říká letadla. Muž nabízel práci domů a když se mu někdo na inzerát ozval, chtěl po něm vstupní poplatek. Ta práce pak spočívala v tom, že zájemce rozesílal další dopisy z nabídkou práce domů. Dohromady u asi 20 tisíc lidí poslalo 6 milionů korun. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Novák, soudce (natočeno v r. 2016):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Tím spáchal zvlášť závažný zločinu podvodu a odsuzuje se na 6 let nepodmíněně.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinček před soudem nevypovídal. Na policii ale uvedl, že se za podvodníka nepovažuje. Zájemci o práci prý měli svobodnou volbu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denis Vinček, obžalovaný</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (natočeno v r. 2016): “Cítím se nevinný.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenže soudce tehdy nepřečetl jména všech poškozených a tak odvolací soud případ vrátil. Nyní to ostravský krajský soud napravil a s pomocí automatu byla přečtena všechna jména. Trvalo to 3 týdny.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martina Schwettrová, mluvčí Krajského soudu v Ostravě: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Obžalovaný byl odsouzen za trestný čin podvodu ke 3 letům odnětí svobody. Původně dostal trest ve výši 6 let, nicméně změnila se právní kvalifikace." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Od minulého rozsudku se měnila hranice pro škodu velkého rozsahu z 5 na 10 milionů korun. Vinček se tentokrát přes hranici nedostal a tak mu byl trest o polovinu snížen. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Nový Jičín má oficiálně čestného občana Kryla</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Třemi výstavami si Nový Jičín připomíná Karla Kryla, který se loni stal čestným občanem města. V den vernisáže, a přesně v den jeho narození, písničkářův bratr Jan oficiálně převzal pamětní list potvrzující čestné občanství.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karel Kryl se v Novém Jičíně nenarodil ani zde nezemřel, přesto je jeho jméno s tímto městem spojováno. Jeho děda zde spoluvlastnil tiskárnu, známý písničkář a básník tu prožil kousek dětství, má zde přátele a žije tu jeho bratr Jan. Právě on převzal pamětní list, který potvrzuje jmenování Karla Kryla čestným občanem Nového Jičína. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kryl: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Je velká škoda, že ten Karel už tady s námi není. V dnešní době si, myslím, že kdyby tady bratr byl, tak už by tady znovu nebyl. Naprosto nesnášel bezpráví, byl přímo alergický na jakékoliv slovo válka a bojoval svými texty a myšlenkami právě proti násilí, bezpráví, krutosti. ” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Jsme hrdý na to, že jsem mohl být dneska účasten této akci, a jsem hrdý na to, že po těch chodnících, kde dneska chodíme my a jsme svobodní, chodili Karel Kryl.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Čestné občanství navrhl udělit Karlu Krylovi zastupitel Nového Jičína Jiří Klein. Schváleno bylo loni v prosinci. V den, kdy se písničkář narodil, 12. dubna, proběhl slavnostní ceremoniál a vernisáž tři výstav, které jeho osobnost připomínají. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">16.4.2022, 14:00</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regionální zprávy POLAR</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Dopraváci si posvítili na váhu nákladních vozidel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Každý řidič si občas zanadává na kvalitu vozovek. Po zimě nás trápí výtluky, ale celoročně to jsou vyjeté koleje, které mají často na svědomí přetížené kamiony a nákladní auta. Policisté proto pravidelně provádějí akce, kdy tato vozidla váží.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moravskoslezský kraj sousedí v Polskem a tak zároveň slouží jako transitní oblast pro kamiony, které převážejí zboží nejen do naší země, ale i do Rakouska, Německa a dalších. Bohužel jsou kamiony často přetížené, což má řadu důsledků a hlavně je to nebezpečné. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Štencl, vedoucí Dopravní policie MS kraje: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Můžeme se setkat s kamiony, které jsou převáženy i o více než 10 tun. To vozidlo se pak chová úplně jinak v zatáčkách, brzdná dráha je delší. V neposlední řadě nám to ničí pozemní komunikace." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dopravní policie se proto pravidelně na kamiony a nákladní vozy zaměřuje. Samozřejmě nejen na zahraniční, ale na všechny. Mezi hříšníky jsou také často i vozy, které převážejí dřevo z Beskyd. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kateřina Kubzová, mluvčí PČR MS kraje: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Policisté si na silnici vytipují vozidlo, které následně odkloní a doprovodí na kontrolní stanoviště. Řidiči jsou povinni policisty následovat a na výzvu se podrobit vážení." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na speciálních vahách se měří každá náprava zvlášť a čísla se nakonec sečtou. Policisté mají k dispozici speciální program, který vše vyhodnotí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alan Robenek, dopravní policista:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Ukáže nám to celkovou hmotnost a ten program nám spočítá o kolik je to vozidlo přetížené." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Při kontrole váhy ale policisté kontrolují i další náležitosti, jako jsou doklady, povolení a také tachografy. Dokonce zjišťují i zda nejsou porušené plomby na tachometru. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Předškoláci si zápisy užili, na řadě jsou ti z Ukrajiny</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standardních zápisů do prvních tříd se po dvou letech dočkali letošní předškoláci i učitelé. Do základních školy v Novém Jičíně dorazilo necelých 300 dětí. Ještě v červnu proběhne druhé kolo zápisů pro děti z Ukrajiny.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zápisy do 1. tříd se v novojičínských základních školách konaly po dvouleté pauze nejen formou vyplněných formulářů, ale děti si slavnostní den užily se vším všudy.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ladislav Gróf, ředitel ZŠ a MŠ Jubilejní a Dlouhá Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Jsme skutečně rádi, že můžeme děti přivítat ve škole, protože tím ta škola žije. D2ti se vlastně připraví na to, že jdou do velké školy.”     </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedagogové tak mohli opět děti vyzkoušet, zda správně určí první hlásku ve slově, zda umí počítat do deseti nebo poznat geometrické tvary. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">předškoláci: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Počítala jsem a poznává tvary.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Napočítám hodně, i více než do dvaceti.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Připravovala jsem se ve školce, procvičovali jsme si ruku, dělali jsme úkoly a také jsme hodně kreslili, ať se ta ruka uvolní.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K zápisům do 1. tříd se v Novém Jičíně dostavilo zhruba 290 dětí. Další tu očekávají ve druhém kole, 8. června, které bude určeno dětem z Ukrajiny. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oldřiška Navrátilová, vedoucí Odboru školství, kultury a sportu, MěÚ Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“K dnešnímu dni evidujeme ve městě od 4 do 15 let celkem 48 ukrajinských dětí. Z toho velká většina už je v současné době v mateřské školce, a zbývající děti jsou už i na základní škole, možná jen asi 10 nebo 12 dětí ještě není v základní škole. Jinými slovy, tento počet nás absolutně nemůže zaskočit.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informace o zápisech pro ukrajinské děti jsou na webu města pod žluto modrou dlaždicí. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Opava zachránila Slezský FC před krachem</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Město Opava uvolnilo opavskému fotbal celkem 10 milionů korun. Tolik peněz totiž Slezskému FC chybí k tomu, aby dohrál sezonu. Město je majoritním vlastníkem klubu  a už před měsícem tam poslalo bezúročnou půjčku. Tyto finanční injekce zachránily klub před krachem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S  požadavkem na poskytnutí financí půjčky předstoupil před  zastupitele předseda představenstva Slezského FC už před  měsícem. Chybějící peníze v rozpočtu připsal na vrub  výpadku  příspěvku z UEFA či chybějícímu příjmu ze vstupného v době  covidu. Zastupitelé tenkrát zvedli ruku pro dva miliony korun. Teď  jednali o dalších osmi.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zdeněk  Viktorin, předseda představenstva, Slezský FC Opava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Potřebujeme  peníze  převážně na mzdové náklady hráčů, realizačního  týmu, zaměstnanců.  Jde také o režie na cestování k zápasům.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samotnému  schvalování příspěvku předcházela několika hodinová diskuse.  Nakonec si zastupitelé podmínili půjčku dodatkem, že bude  umořována 30% z výnosu prodeje hráčů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hana  Brňáková   (Piráti  & Opavané ), členka Zastupitelka města Opavy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„My  nechceme jen tak nechat schválit zase nějaké další peníze. My  chceme vidět i nějaké záruky, nastavené kontrolní mechanismy.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Půjčka,  pro kterou opavští zastupitelé zvedli ruku,  zachránila klub před  krachem.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr  Orieščík (ČSSD), náměstek primátora Opavy: „</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Půjčka  ve výši 8 milionů klub zachrání do 30.6. Klub může dohrát  soutěž a v červnu uvidíme, co dál.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Město  Opava je majoritním vlastníkem klubu od roku 2005 a snaží se jej  dlouhodobě prodat. Ale nedaří se to. Vedení klubu teď má do  léta zastupitelům předložit plán, jak získat peníze na provoz.     </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">MŠ Exilu pomáhá rodinám s autistickými dětmi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Školka Exilu v Ostravě-Porubě funguje nejen jako předškolní zařízení. Jejím plusem je terapeutický klub pro děti s poruchou autistického spektra, který organizuje už 12. rokem. Momentálně ho navštěvuje 14 dětí a jeden chlapec z Ukrajiny.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O autistické děti z celého MS kraje se už 12 let stará Mateřská škola Exilu v Ostravě-Porubě. A to v rámci terapeutického klubu, který je určen dětem ve věku do 7 let, které nenavštěvují předškolní zařízení, případně navštěvují. ale zároveň selhávají v kontaktu s vrstevníky.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dana Schönová, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ředitelka, MŠ Ostrava-Poruba, Čs. exilu 670, příspěvková organizace: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Je tady dítě z Krnova, jezdí sem děti z Hukvald, tedy z dalekého okolí. Některé děti mají třeba autismus kombinovaný s mentální retardací, ale máme tady dítě i s nadprůměrnou inteligencí, které selhává v kontaktu s vrstevníky. V běžné škole je tak úplně ztracené.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Věra Havelková, speciální pedagog a vedoucí speciálních tříd: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Většina našich dětí přichází s tím, že opravdu chtějí být samostatná jednotka, že nepotřebují děti kolem sebe, nepotřebují dospělé kolem sebe, nastavují si svoje vlastní hranice a my jim ukazujeme, že cesta k tomu, aby se mohly dál posunout je tím, že s námi budou spolupracovat."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ve školce se starají také o jednoho 6 letého autistického chlapce z Ukrajiny, kterého nikde nechtěli přijmout. Jeho rodiče tak byli zcela bezradní.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dana Schönová, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ředitelka, MŠ Ostrava-Poruba, Čs. exilu 670, příspěvková organizace: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Ještě si to šlo naproti s tím, že máme na brigádě slečnu z Ukrajiny, která nám pomáhá s asistencí. Takže to máme dva v jednom a máme z toho velkou radost.”  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viktoriia Boshtehu, asistentka z Ukrajiny: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Pracujeme na zahradě, pomáhám s úklidem a dětmi a je tady velmi příjemné prostředí. Detena poslouchá, takže z naší strany je vše v pořádku. Přijela jsem z Černivciv."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Jména 20 tisíc podvedených lidí četl automat 3 týdny</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">K soudu v Ostravě se znovu vrátil přes deset let starý případ podvodů s nabízením práce domů. V kauze už padl jednou rozsudek, ale protože bylo podvedených lidí přes 20 tisíc, soudce tehdy jejich jména nečetl. Odvolací soud proto případ vrátil krajskému soudu a ten využil k přečtení jmen automatické zařízení. Stroj rozsudek četl 3 týdny.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Vinček už byl v roce 2016 odsouzen k 6 letům vězení. Šlo o klasický případ multilevelové hry, jak se u nás říká letadla. Muž nabízel práci domů a když se mu někdo na inzerát ozval, chtěl po něm vstupní poplatek. Ta práce pak spočívala v tom, že zájemce rozesílal další dopisy z nabídkou práce domů. Dohromady u asi 20 tisíc lidí poslalo 6 milionů korun. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Novák, soudce (natočeno v r. 2016):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Tím spáchal zvlášť závažný zločinu podvodu a odsuzuje se na 6 let nepodmíněně.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinček před soudem nevypovídal. Na policii ale uvedl, že se za podvodníka nepovažuje. Zájemci o práci prý měli svobodnou volbu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denis Vinček, obžalovaný</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (natočeno v r. 2016): “Cítím se nevinný.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenže soudce tehdy nepřečetl jména všech poškozených a tak odvolací soud případ vrátil. Nyní to ostravský krajský soud napravil a s pomocí automatu byla přečtena všechna jména. Trvalo to 3 týdny.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martina Schwettrová, mluvčí Krajského soudu v Ostravě: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Obžalovaný byl odsouzen za trestný čin podvodu ke 3 letům odnětí svobody. Původně dostal trest ve výši 6 let, nicméně změnila se právní kvalifikace." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Od minulého rozsudku se měnila hranice pro škodu velkého rozsahu z 5 na 10 milionů korun. Vinček se tentokrát přes hranici nedostal a tak mu byl trest o polovinu snížen. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Nový Jičín má oficiálně čestného občana Kryla</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Třemi výstavami si Nový Jičín připomíná Karla Kryla, který se loni stal čestným občanem města. V den vernisáže, a přesně v den jeho narození, písničkářův bratr Jan oficiálně převzal pamětní list potvrzující čestné občanství.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karel Kryl se v Novém Jičíně nenarodil ani zde nezemřel, přesto je jeho jméno s tímto městem spojováno. Jeho děda zde spoluvlastnil tiskárnu, známý písničkář a básník tu prožil kousek dětství, má zde přátele a žije tu jeho bratr Jan. Právě on převzal pamětní list, který potvrzuje jmenování Karla Kryla čestným občanem Nového Jičína. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kryl: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Je velká škoda, že ten Karel už tady s námi není. V dnešní době si, myslím, že kdyby tady bratr byl, tak už by tady znovu nebyl. Naprosto nesnášel bezpráví, byl přímo alergický na jakékoliv slovo válka a bojoval svými texty a myšlenkami právě proti násilí, bezpráví, krutosti. ” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Jsme hrdý na to, že jsem mohl být dneska účasten této akci, a jsem hrdý na to, že po těch chodnících, kde dneska chodíme my a jsme svobodní, chodili Karel Kryl.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Čestné občanství navrhl udělit Karlu Krylovi zastupitel Nového Jičína Jiří Klein. Schváleno bylo loni v prosinci. V den, kdy se písničkář narodil, 12. dubna, proběhl slavnostní ceremoniál a vernisáž tři výstav, které jeho osobnost připomínají. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-16-04-2022-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>