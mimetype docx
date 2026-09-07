--- v1 (2026-04-20)
+++ v2 (2026-09-07)
@@ -147,51 +147,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-16-04-2022-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-16-04-2022-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>