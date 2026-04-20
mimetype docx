--- v0 (2026-01-06)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.4.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V rozpočtu MSK je na hasiče vyhrazeno 75 milionů kč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezský kraj dlouhodobě každý rok výrazně podporuje hasiče. Nejen profesionální, ale také dobrovolné sbory. Letos z rozpočtu zastupitelé schválili 75 milionů korun. Největším projektem v letošním roce je nové Integrované výjezdové centrum v Kopřivnici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -204,82 +319,80 @@
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Branná výchova by byla dobrá ve škole, abychom věděli, co máme dělat a jak se máme o sebe starat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Myslím si, že je to důležité, musíme to prostě vědět. Je to základní věc.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Branná výchova ze škol oficiálně zmizela v roce 1991. Zda a v jaké formě by se mohla vrátit,  není jasné. Shoda není prozatím mezi politiky ani odbornou veřejností.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Branná výchova ze škol oficiálně zmizela v roce 1991. Zda a v jaké formě by se mohla vrátit,  není jasné. Shoda není prozatím mezi politiky ani odbornou veřejností. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké, 20. 4. 2022, 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dva silně opilí muži v Orlové stříleli z okna panelového bytu. Zadržela je zásahová jednotka a následně byli převezeni na záchytnou stanici. Případem se zabývají kriminalisté. Při střelbě nikdo nebyl zraněn. Jeden z mužů nafoukal přes 3,5 promile alkoholu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mrakodrap, který má v následujících letech vyrůst v Ostravě jako nejvyšší budova v Česku, bude mít místo původně avizované jedné věže, věže dvě. Změna v projektu vyplynula z výsledků geologického hodnocení a statických výpočtů. Možný pokles původně zamýšlené výškové budovy odborníci stanovili až 16 centimetrů - to je mimo toleranční rámec.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mrakodrap, který má v následujících letech vyrůst v Ostravě jako nejvyšší budova v Česku, bude mít místo původně avizované jedné věže, věže dvě. Změna v projektu vyplynula z výsledků geologického hodnocení a statických výpočtů. Možný pokles původně zamýšlené výškové budovy odborníci stanovili až 16 centimetrů - to je mimo toleranční rámec. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín nabourává osamělost seniorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -470,53 +583,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké, 20. 4. 2022, 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krnovská porodnice má v provozu nové špičkové ultrazvuky, díky kterým mohou provádět prvotrimestrální screening plodu. Ultrazvuky umí spoluposoudit rizika genetických vad, jako je například Downův syndrom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Václavec, ředitel nemocnice: </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Tento přístroj je pro nás důležitý, protože, jak již tady bylo řečeno, my chceme přiblížit kvalitní péči všem maminkám a všem pacientům z našeho regionu tak, aby to vyšetření, které mají na vzdálených klinikách, jako je Olomouc, Ostrava, měli i tady v nemocnici.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MŠ Pohádka na Gogolově dostanou novou elektroinstalaci</w:t>
@@ -549,133 +659,129 @@
         <w:t xml:space="preserve">Soňa Bystroňová, ředitelka MŠ Pohádka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "My už jsme započali elektroinstalaci u nás na druhé mateřské  školce na Třanovského. A teď jsme rádi, že bude pokračovat i tady, protože ta  elektroinstalace tady je momentálně v takovém dezolátním stavu. Protože tady  opravdu nebylo ještě nic uděláno. Byla tady udělána pouze rekonstrukce kuchyně  a v rámci toho jenom částečná elektroinstalace. A z toho důvodu, že  se ani nevědělo, že ty elektrospotřebiče budou mít tak vysoké výkony, tak došlo  k tomu, že nám to tady neustále vyhazuje pojistky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renata Čadrová, zástupkyně ředitelky MŠ Pohádka,  pracoviště Gogolova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Třeba máme nějakou akci s rodiči a zapneme více  spotřebičů elektrických, takže nám to vyhazuje pojistky. Také jsme koupili v kuchyni  nový konvektomat a musely se udělat silnější jističe, abychom ho vůbec mohli  používat. Máme taky novou sušičku, kterou prozatím nemůžeme používat, protože  když se zapne zároveň pračka, sušička, tak už to zase ten systém neutáhne.  Takže opravdu je třeba. A hlavně také internet, aby paní učitelky mohly využívat  novější technologie a pracovat s internetem a samy si připravovat různé  materiály."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město o těchto problémem vědělo, ale vše zkomplikoval koronavirus  a rekonstrukce se odložila. Nyní už je ale vše připraveno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město o těchto problémem vědělo, ale vše zkomplikoval koronavirus  a rekonstrukce se odložila. Nyní už je ale vše připraveno. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to plánovaná akce na tento rok. Máme vysoutěženo, máme  schváleno. Práce začnou přes prázdniny. To znamená, že teďka je dost času na  přípravu. Tak, aby školka i zaměstnanci se mohla na tuto akci připravit. Nebude  to nic příjemného. Bude tam spousta sekání, prachu a tak dále. Ale nicméně je  to nutné. A tak jsme se dohodli s paní ředitelkou, takže všechno jde tak,  jak jsme se domluvili."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renata Čadrová, zástupkyně ředitelky MŠ Pohádka,  pracoviště Gogolova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Rekonstrukce se bude dělat najednou na všech třídách, plus  ještě kanceláře. Tam se bude i bourat. Celé prázdniny by měla být mateřská škola Gogolova uzavřená."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Práce vyjdou na 3 miliony korun. V minulém roce už město  vyšlo školce vstříc při úpravách zahrady, která poté získala více zeleně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Práce vyjdou na 3 miliony korun. V minulém roce už město  vyšlo školce vstříc při úpravách zahrady, která poté získala více zeleně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Soňa Bystroňová, ředitelka MŠ Pohádka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Kdy jsme chtěli a žádali o to, aby byla větší část  zatravněna. Aby opravdu se nevyužívaly v hojné míře ty asfaltové plochy,  protože těch děti mají přece jenom doma hodně. Takže jsme chtěli, aby opravdu  tady byly travnaté plochy všude kolem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A v plánu jsou opravy a rekonstrukce i v dalších školkách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">A v plánu jsou opravy a rekonstrukce i v dalších školkách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Teďka dokončujeme v Chlebovicích mateřskou školu. Tam  jsme se byli podívat minulý týden. V plánu jsou potom ještě dvě další mateřské  školy a teď budeme dělat ještě rekonstrukci dětského hřiště na ulici  Linhratova. Takže myslíme i na děti a snažíme se teďka přesunout volné finanční  prostředky, které máme, právě na tyto zařízení pro děti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město aktuálně postupně zjišťovalo situaci na všech  základních a mateřských školách. Chce je sjednotit na stejnou úroveň a zajistit  jim kvalitní a potřebné vybavení, případně i nutné rekonstrukce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město aktuálně postupně zjišťovalo situaci na všech  základních a mateřských školách. Chce je sjednotit na stejnou úroveň a zajistit  jim kvalitní a potřebné vybavení, případně i nutné rekonstrukce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -750,93 +856,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-04-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>