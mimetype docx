--- v1 (2026-04-20)
+++ v2 (2026-09-07)
@@ -898,51 +898,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-04-2022-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-04-2022-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>