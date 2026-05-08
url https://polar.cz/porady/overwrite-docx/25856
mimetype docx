--- v0 (2026-01-19)
+++ v1 (2026-05-08)
@@ -1,195 +1,306 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.4.2022, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Schodiště propojí nový bulvár s nádražním terminálem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Realizace nového bulváru ve Frýdku-Místku dostává další rozměry. Architekti nyní řeší napojení nové čtvrti na dopravní terminál. Zajistit ho má schodiště, které bude překonávat zhruba osmimetrový výškový profil. Úpravou projde také celý břeh, který je dnes poměrně nevzhledný.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Areál bývalého textilního závodu Slezan ve Frýdku-Místku se  promění k nepoznání. Postupnými krůčky už probíhají přípravy na vznik  nového bulváru, který povede od ulice Těšínská k vlakovému i autobusovému  terminálu. Architekt aktuálně představil návrh schodiště, které propojí obě  části.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Beneš, petit atelier:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To, co je dneska předmětem, tak je profil, který překonáváme,  výškový, asi 8 metrů. Mezi horní hranou, kde vzniká právě bulvár, nový pěší, a  tím prostorem přednádraží."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Proměna areálu v novou městskou čtvrť navazuje na memorandum  o spolupráci, které uzavřelo město se společností Slezan už v roce 2016.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Proměna areálu v novou městskou čtvrť navazuje na memorandum  o spolupráci, které uzavřelo město se společností Slezan už v roce 2016. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Karásek, předseda představenstva společnosti Slezan  Holding:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My budeme zajišťovat to, že pro tu realizaci poskytujeme  pozemky, které jsou nutné. A zajišťujeme i to, že dodáváme nějakou projektovou  dokumentaci a do budoucna bychom měli pozemky, kterých se to týká, v tom rozsahu  potřebném převádět městu darem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Beneš, petit atelier:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na tom stanovišti jsou chodníky menší šíře. Naopak nahoře  ten bulvár má třeba šířku přes 20 metrů, pro představu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Celý ten břeh, který je dneska nevzhledný, neláká k ničemu,  je takový ošklivý, zarostlý, tak bude po obou stranách upraven a bude to skoro  mít prvky arboreta. Takže tím se ten vstup na ten bulvár od toho nádraží otevře,  zjemní se. Bude lákat k tomu, aby ten člověk tam šel a bude mít takový až  povznášející pocit, bych řekl, protože bude kultivované prostředí veřejného  prostoru."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Loni na podzim už začala demolice nepotřebných budov v areálu.  Některé historické objekty ale zůstanou zachovány.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Loni na podzim už začala demolice nepotřebných budov v areálu.  Některé historické objekty ale zůstanou zachovány. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Řeší se tam otázka parkování a po všech úpravách, které budou,  tak v koncovém stavu by mělo přibýt asi 150 nových parkovacích míst. Což  je dobrá zpráva pro bydlící na Slezské a v okolí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V rámci proměny čtvrti už město začalo s opravou krajní  budovy bývalé školy, kde bude nové sídlo městské policie za zhruba 60 milionů  korun. Nový bulvár by měl vyjít na přibližně 15 milionů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V rámci proměny čtvrti už město začalo s opravou krajní  budovy bývalé školy, kde bude nové sídlo městské policie za zhruba 60 milionů  korun. Nový bulvár by měl vyjít na přibližně 15 milionů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Předpokládáme, že v příštím roce už bychom mohli mít  projektovou dokumentaci a v dalším roce, to znamená 2023 až 2024 bychom  mohli se samotnými pracemi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Soukromý investor chce kolem vystavět také nové bytové domy  i administrativní centrum.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Soukromý investor chce kolem vystavět také nové bytové domy  i administrativní centrum. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Den Země vzdělával hravou formou děti i dospělé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -215,125 +326,122 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Nejvíc se mi asi líbilo poznávání šupin a skládání duhy. I  když jsem to neskládala já." 2.) "Různé věci a líbilo se asi tady poznávání zvířat a tak, a  stromů." 3.) "Foukání lodiček se mi hodně líbilo a poznávání šupin." 4.) "Líbilo se mi tady úplně všechno, máme raz, dva, tři, čtyři,  pět, šest, osm nálepek a je to pěkný zážitek." 5.) "Nejlepší byl Smokeman a jak jsme stříleli ty rakety s vodou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Patrik Siegelstein,  ředitel SVČ Klíč F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Den Země je letos na téma Globální oteplování – Změna klimatu  a na patnácti stanovištích, z nichž 7 zajišťuje Středisko volného času  Klíč, zbývající ostatní spolupracující organizace, se děti dozví na toto téma  spousty zajímavých informací."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tradičně velký zájem vzbudil zážitkový program ukázek Smokemana  z ostravské Vysoké školy báňské.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tradičně velký zájem vzbudil zážitkový program ukázek Smokemana  z ostravské Vysoké školy báňské. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Horák, SMOKEMAN, Výzkumné energetické  centrum VŠB-TUO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My chceme, abychom věděli, že pokud se ve škole naučím něco  a neumím si to představit v životě, tak je to v podstatě zbytečné a  rychle to zapomenu. Takže u nás je dotýkání přísně nařízeno a snažíme se  ukázat, kde to, co se učíme ve fyzice, v přírodovědě, v chemii, že to  je všude kolem nás. A bez toho si neumíme představit svět."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Z dalších organizací se představila ADRA, Asociace  malých debrujárů, Český rybářský svaz, Faunapark, Muzeum Beskyd nebo Frýdecká  skládka a Lesy České republiky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Z dalších organizací se představila ADRA, Asociace  malých debrujárů, Český rybářský svaz, Faunapark, Muzeum Beskyd nebo Frýdecká  skládka a Lesy České republiky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Jančáková, Frýdecká skládka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Prezentujeme se jako městská firma, která sbírá odpady a jakým  způsobem je dále zpracovává. To znamená recyklace, využití do kompostu, bioodpadu.  Jak se dále zpracovává sklo, papír, plasty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Langer, Lesy ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Aby se děti něco naučily, tak máme poznávačku, jak stromů  podle pupenů, listy ještě nejsou. Máme tady ukázky dřeva, vzorků dřeva. Takže  mohou vidět, že každá dřevina má jiné to dřevo, které dále využíváme v nábytkářství  a podobně. A máme tady samozřejmě z myslivosti různé parohy, lebky a kůže,  aby taky poznaly, co v tom lese žije."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Tichý, radní Frýdku-Místku/Piráti/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Den Země už se dělá přes 50 let, ale je skvělé, že naštěstí  alespoň v posledních letech se konečně ty otázky spojené s ochranou životního  prostředí a s udržitelností dostávají do popředí. Každá hodina věnovaná enviromentálnímu vzdělávání je velmi  dobrá investice do budoucnosti. Protože obyvatelnou planetu máme jenom jednu,  jak známo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Den Země připadá tradičně na 22. dubna. V Česku se oficiálně  slaví od roku 1990. Dnes se také spojuje s řadou úklidových akcí, kdy se  čistí příroda od nepořádku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Den Země připadá tradičně na 22. dubna. V Česku se oficiálně  slaví od roku 1990. Dnes se také spojuje s řadou úklidových akcí, kdy se  čistí příroda od nepořádku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Retro jízdu ve F-M nahradila přednáška o kolech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -345,97 +453,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Retro jízda Frýdkem a Místkem na kole se pořádá od roku 2017.  Není to jenom o jízdě na kole, ale hlavně o historii města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Polášek, historik Muzea Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budeme si povídat příběhy starých ulic, o lidech, kteří tam  žili, co se kde zajímavého přihodilo. A je to taková akce, která má lidi  rozhýbat. V takovém retro stylu. Všechno, co se dříve používalo, na čem se  jezdilo.¨"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Akce je závislá na počasí. A protože letos cyklistů moc  nebylo, poradil si historik Jaromír Polášek jinak. Početnému davu přihlížejících  udělal přednášku o vzácném kole Griffon Grand Luxe – Randonneur z roku 1938.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Akce je závislá na počasí. A protože letos cyklistů moc  nebylo, poradil si historik Jaromír Polášek jinak. Početnému davu přihlížejících  udělal přednášku o vzácném kole Griffon Grand Luxe – Randonneur z roku 1938. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Polášek, historik Muzea Beskyd: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tak je to Griffon model PH50. Kdyby to byla 52, tak má  berany. Je to turisticko-sportovní lehké závodní kolo. Rám je odvozen od kol,  která jela v roce 1937 až 1939 Tour de France. Ve své době špičkové  komponenty. Kliky a pedály jsou závodní. Ty se používaly ještě začátkem  padesátých let na Tour de France. Jsou tady speciální závodní brzdy Beborex  vyvinuté pro Tour de France. A rám je z anglických vysoce jakostních  trubek Reynlods, třída 531. A spoje jsou všechny pájené stříbrem. Ložiska jsou  použita průmyslová."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolo, na kterém přijel je totiž jediné v republice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kolo, na kterém přijel je totiž jediné v republice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Polášek, historik Muzea Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "A toto je první závodní a potom je komerční přehazovačka,  francouzská firma Simplex. A toto vyvinuli v roce 1938. Byl to třístupňový  měnič. Nejdokonalejší oproti jiným systémům, kdy se složitě přehazovaly dvě  páky. Řetěz se nahazoval na větší kolečko zpětným šlapáním a podobné výmysly. Takto  to už bylo kolo moderního typu. A ráfky, které jsou použité, tak jsou od jiné  špičkové firmy, která dodnes dodává pro závodní kola komponenty. Je to firma  Mavic."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velocipedisté a majitelé retro kol pořádají vyjížďky pravidelně  vždy už od začátku roku. 1. ledna vyjeli kolem Ostravy a pak se jezdí na  dalších místech v březnu. Ve Frýdku-Místku se tak snad v dalších měsících  ještě diváci dočkají opět početného zástupu historických kol.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Velocipedisté a majitelé retro kol pořádají vyjížďky pravidelně  vždy už od začátku roku. 1. ledna vyjeli kolem Ostravy a pak se jezdí na  dalších místech v březnu. Ve Frýdku-Místku se tak snad v dalších měsících  ještě diváci dočkají opět početného zástupu historických kol. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -510,93 +615,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-25-04-2022-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>