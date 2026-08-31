--- v0 (2026-01-20)
+++ v1 (2026-08-31)
@@ -1,208 +1,291 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.4.2022, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Žáci základních škol navštěvovali Revolution train</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začátkem posledního dubnového týdne navštívil Studénku Revolution train. Speciální vlak dlouhý 165 metrů má za úkol probudit u dětí a mládeže zdravé myšlení. Návštěvníci jsou provázeni příběhem, který je promítán prostřednictvím čtyř kinosálů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Do Studénky poprvé zavítal Revolution train. Jedná se o speciální  vlak, který má za cíl zejména u dětí a mládeže nastartovat  zdravé myšlení. V jednotlivých vagónech jsou návštěvníci  provázeni příběhem, který je rozdělen do několika částí a  promítán pomocí čtyř kinosálů. Autoři projektu se snaží  zaujmout všechny smysly.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">  Do Studénky poprvé zavítal Revolution train. Jedná se o speciální  vlak, který má za cíl zejména u dětí a mládeže nastartovat  zdravé myšlení. V jednotlivých vagónech jsou návštěvníci  provázeni příběhem, který je rozdělen do několika částí a  promítán pomocí čtyř kinosálů. Autoři projektu se snaží  zaujmout všechny smysly.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Tuma, autor  projektu:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Náš projekt jezdí od roku 2016 a pravidelně  se vracíme no Moravskoslezského kraje. Celkem nás vidělo už 200  tisíc návštěvníků. Hlavní podstata je oslovit děti jiným  způsobem, než jsou zvyklé. Prochází příběhem, který se  odehrál mému kamarádovi před dvaceti lety. Zkopírovali jsme do  vlaku celkem nebezpečná místa a vytvořili jsme z nich ucelený  příběh."</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Bobák,  učitel ZŠ Sjednocení:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Z pohledu pedagoga si myslím, že  to pomáhá v té práci, kterou s dětmi děláme. Protože je jedna  věc snažit se dětem něco vykládat a druhá věc je, když je  představíme před reálnou věc a děti si to pak mohou v hlavě  srovnat. Reálný život je o něčem jiném.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Prohlídka vlaku  trvá zhruba hodinu a žáci jsou prováděni pod vedením zkušeného  lektora. V útrobách vlaku nechybí například vrak auta, vězení  nebo stěny v podobě lidských orgánů.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">Prohlídka vlaku  trvá zhruba hodinu a žáci jsou prováděni pod vedením zkušeného  lektora. V útrobách vlaku nechybí například vrak auta, vězení  nebo stěny v podobě lidských orgánů.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
-      <w:br/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">„Předtím jsem  drogy nebral a ani to neplánuju.“    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">„Bylo to zajímavé,  drogy není dobré brát.“    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">„Bylo to zajímavý,  drogy bych určitě nebral. Třeba injekční stříkačky jsou  nechutné. Zajímalo by mě, v kterém lidském orgánu jsme zrovna  byli.“    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Bobák,  učitel ZŠ Sjednocení:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„V některých chvílích mi  běžel mráz po zádech, protože si nepřeji vidět děti vyrůstat  tak, nebo aby se dostali do této situace. Někdy mi bylo nepříjemně  a měl jsem možná i pocit, že děláme někdy i málo, aby se toto  nestávalo.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Novinkou vlaku je  expozice zvaná Strom života, která symbolizuje délku života.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">Novinkou vlaku je  expozice zvaná Strom života, která symbolizuje délku života.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Tuma, autor  projektu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jsme na konci u takzvaného stromu života.  Ukazujeme tu dětem, že jejich život skutečně začíná a mají  ho před sebou. Ten mýtus dealera, který přijede v černém  mercedesu a nabízí jim drogy je skutečně mýtus. Může to být  klidně jejich kamarád.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -222,190 +305,174 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">130 žáků si poměřilo své síly v anglickém jazyce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na 130 žáků z desíti základní škol ze Studénky a okolí si poměřilo své síly v anglickém jazyce. Butovická škola pořádala už tradiční soutěž Have Fun with English. Děti měly na jednotlivé úkoly 3 minuty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Základní škola Butovická ve Studénce po dvou letech opět  pořádala soutěž v anglickém jazyce. Žáci ze Studénky a okolí  se sešli v družině školy, aby si porovnali své vědomostní  síly. Žáci tak v několikaminutových intervalech plnili  nejrůznější úkoly.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">  Základní škola Butovická ve Studénce po dvou letech opět  pořádala soutěž v anglickém jazyce. Žáci ze Studénky a okolí  se sešli v družině školy, aby si porovnali své vědomostní  síly. Žáci tak v několikaminutových intervalech plnili  nejrůznější úkoly.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aranka  Horváthová, ředitelka ZŠ Butovická: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Dnešní akce se  zúčastnilo deset škol z okolí. Přijeli k nám žáci z  Pustějova, Bravantic, všechny školy ze Studénky, z Fulneku a z  Bílovce. Akce se zúčastnilo skoro 130 žáků. Jsme rádi, že  tato akce mohla proběhnout.“</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Školová,  učitelka ZŠ Butovická:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Mám pocit, že to může být už  osmý ročník soutěže. Připravili jsme různé úkoly jako  přiřazování obrázků, poslechové úkoly, křížovky,  gramatické úkoly a tak dále. Na každý z nich měli žáci tři  minuty. Pravidla zůstávají stejná. Obměňujeme pouze úkoly.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Soutěže se  účastnili žáci pátých až devátých tříd. Úkoly děti  zvládaly bez problému, někteří by ale ocenili více času.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">Soutěže se  účastnili žáci pátých až devátých tříd. Úkoly děti  zvládaly bez problému, někteří by ale ocenili více času.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nebylo to moc  těžké, tak akorát bych řekla.“</w:t>
       </w:r>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Já jsem  dělala porotce, podle toho, co přinesli na papírech to bylo asi v  pohodě.“</w:t>
       </w:r>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Neřekla bych,  že to bylo těžké ale na některé úkoly bylo málo času.“</w:t>
       </w:r>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Soutěž byla  fajn, ale na některé věci bylo málo času.“</w:t>
       </w:r>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aranka  Hotváthová, ředitelka ZŠ Butovická:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Další akce školy  bude Den Země. Učitelé druhého stupně si pro žáky připravili  procházku Poodřím, kde budou děti plnit různé úkoly. Při  návratu do školy se bude akce vyhodnocovat. Na závěr bude  vytvořena velká mapa České republiky, kde své výsledky budou  lepit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Soutěž v anglickém  jazyce opět slavila úspěch a učitelé už teď přemýšlí, jaké  úkoly si pro žáky připraví na příští rok.</w:t>
       </w:r>
@@ -421,238 +488,204 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zahradní slavnosti se zúčastnilo na 300 návštěvníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poslední dubnový čtvrtek pořádala Základní škola Františka kardinála Tomáška už tradiční Zahradní slavnost. Lidé zde našli tvořivé dílny, kulturní vystoupení i prodej sazenic a keramiky. Nechyběla ani komentovaná prohlídka školní zahrady.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Ve čtvrtek 28. dubna ožila Základní škola Františka kardinála  Tomáška Zahradní slavností. Akci škola pořádá pravidelně a  každoročně slaví velký úspěch. Dopolední program odstartoval  sérií krátkých představení žáků školy.   </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">  Ve čtvrtek 28. dubna ožila Základní škola Františka kardinála  Tomáška Zahradní slavností. Akci škola pořádá pravidelně a  každoročně slaví velký úspěch. Dopolední program odstartoval  sérií krátkých představení žáků školy.       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Stiller,  ředitel ZŠ FKT:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Při příležitosti Dne země, který si  dne 22. dubna celosvětově připomínáme, tak naše škola pořádá  tradiční akci Zahradní slavnost. Dnes nám počasí přeje. Máme  tu připraveny edukační programy ohledně kompostování a třídění  odpadů. Dále mohou například poznávat byliny.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zatímco děti  využily tvořivých dílen, kde si mohly například vyrobit svíčky,  dospělí ocenili prodej sazenic nebo keramiky. Zajímavá byla taky  komentovaná prohlídka školní zahrady.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">Zatímco děti  využily tvořivých dílen, kde si mohly například vyrobit svíčky,  dospělí ocenili prodej sazenic nebo keramiky. Zajímavá byla taky  komentovaná prohlídka školní zahrady.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Stiller,  ředitel ZŠ FKT: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Od prvního ročníku, kdy tuto akci  děláme, nabízíme také sazenice.  Je to taková výsada naší  školy, kdy je veřejnost zvyklá sem přijít a vypěstované  sazeničky si koupit</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">.“    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kateřina  Libosvárová, učitelka ZŠ FKT:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dnes tu prodáváme  hlavně rajčata, papriky, cukety, okurky nebo nějaké bylinky.  Pěstujeme si pro vlastní potřebu. Jelikož se toho pěstuje více,  tak taky prodáváme. Výtěžek by měl jít na relaxační koutek  pro děti.“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šárka  Hermanová, zastupitelka Studénky: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">„</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Musím říct, že jsem  nadšená, že po dlouhé době se můžeme sejít. Je to podpora  komunity. Rodiče s dětmi se tu neformálně sejdou. Jsem za to jako  zástupce školské rady, i jako rodič ráda.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anketa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">„</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Je to tu  krásné, dnes jsem tu poprvé</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">.“</w:t>
       </w:r>
-      <w:br/>
-[...39 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Musím říct, že jsem  nadšená, že po dlouhé době se můžeme sejít. Je to podpora  komunity. Rodiče s dětmi se tu neformálně sejdou. Jsem za to jako  zástupce školské rady, i jako rodič ráda.</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">Je to tu  krásné, dnes jsem tu poprvé</w:t>
+        <w:t xml:space="preserve">Jsem  spokojená, nakoupila jsem sazeničky, takže budeme doma sadit</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„</w:t>
-[...16 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Součástí  odpoledne byl také knižní bazar. Tradiční akci školy během  odpoledne navštívilo přes tři sta návštěvníků.</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -727,93 +760,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-29-04-2022-18-14?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>