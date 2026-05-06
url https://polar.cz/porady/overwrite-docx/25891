--- v0 (2026-01-11)
+++ v1 (2026-05-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.4.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté dopadli zloděje hned na druhý den</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Perfektní a hlavně rychlou práci předvedli ostravští policisté, když pátrali po zloději, který se  Polance vloupal do čtyř domů. Na druhý den už seděl ve výslechové místnosti a nakonec mu bylo prokázáno 10 skutků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -155,147 +270,125 @@
         <w:t xml:space="preserve">Eva  Mertová, vedoucí hospicové péče Pokojný přístav, Charita  Opava: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jsou schopné  promluvit s rodinou, uklidnit pacienta.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K  pacientům přijíždějí v pravidelných intervalech sestry i  několikrát denně. Podávají infuze  a kyslík,  převazují rány a učí péči o nemocného rodinné  příslušníky.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva  Pustková, pečující: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Jsou  velice šikovné. Jsem ráda, že tady přijedou. Protože sama si  nevím rady.“   </w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">„Jsou  velice šikovné. Jsem ráda, že tady přijedou. Protože sama si  nevím rady.“    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pět  zdravotních sester z mobilního hospicu Pokojný přístav se vloni  staralo o víc jak dvě stovky klientů. Zájemců o tyto služby je  ale mnohem více. Je  to totiž jediný mobilní hospic na Opavsku.  Proto tým nyní doplní další zdravotní sestra.    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ta  kvůli cestám za pacienty potřebuje auto. Částka na jeho  pořízení, která se pohybuje od 200 000 do 300 000 korun, je ale  pro opavskou Charitu, která hospic zřizuje,  nedostupná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan  Hanuš, ředitel Charity Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nemáme  dostatek prostředků, proto jsme se rozhodli oslovit  veřejnost, aby nám  pomohla.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dárci  mohou své finanční příspěvky posílat na účet, přes portál  Darujme.cz, QR kód  nebo také mohou peníze přinést osobně na  ředitelství Charity Opava. Podrobnější  informace najdete také na webových stránkách této neziskové  organizace.    </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Dárci  mohou své finanční příspěvky posílat na účet, přes portál  Darujme.cz, QR kód  nebo také mohou peníze přinést osobně na  ředitelství Charity Opava. Podrobnější  informace najdete také na webových stránkách této neziskové  organizace.           </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MOŽNOSTI  PŘISPĚNÍ NA AUTO PRO MOBILNÍ HOSPIC POKOJNÝ PŘÍSTAV:</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">      -      převodem na účet: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">154871941/0300,  VS 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- osobní  	doručení na Ředitelství Charity Opava, Přemyslovců 26  	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- přes  	portál Darujme.cz (Charita Opava – Auto pro mobilní hospic  	Pokojný přístav)  </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké 29. 4. 2022, 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sázení stromů na Ondřejníku, akce, která pomáhá obnovit lesy v této části Beskyd po kůrovcové kalamitě. Zatímco v pátek sázeli studenti krajských škol, v sobotu se zapojí veřejnost. Kraj akci podpořil dvěma sty tisíci korunami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -776,93 +869,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-04-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>