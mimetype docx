--- v0 (2026-01-12)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.4.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">30. dubna si připomínáme 77. výročí osvobození Ostravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V těchto dnech si připomínáme 77. výročí osvobození Ostravy. Boje nejen o Ostravu byly součástí Ostravsko-opavské operace, která trvala 41 dní a padlo při ní bezmála 25 tisíc vojáků Sovětské a Československé armády. Zhruba 90 tisíc jich bylo zraněno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -268,53 +383,52 @@
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To dítě bude moci v dopoledních hodinách mít posunutou výuku. Předcházet tomu bude ledová plocha a tréninky. Zapojujeme i hráče z A-týmu. Budou nám pomáhat tak, aby ty děti byl schopen někdo odvádět na tu školu, nebo je tam vyzvedávat.  Chceme, aby ty děti byly motivované tím, že mohou ten sport vykonávat a mají tu péči a zdárně se učily,”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Klub nyní sestavuje A-tým, se kterým by se chtěl do čtyř let probojovat opět do první ligy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Mikulík, sportovní manažer HC AZ Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Ten tým na ten postup už musíme ladit postupně během tady těch čtyř let. Tak, aby ta střední generace, co v tom týmu bude, aby to byli TOP hráči, kteří AZ dostanou do 1. ligy.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Ten tým na ten postup už musíme ladit postupně během tady těch čtyř let. Tak, aby ta střední generace, co v tom týmu bude, aby to byli TOP hráči, kteří AZ dostanou do 1. ligy.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Situaci kolem hokeje bedlivě sleduje i radnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO), primátor Havířova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem moc rád za tu změnu. Já věřím, že hlavně ta koncepce a to směřování hokeje, starost o ty děti, je to nejdůležitější, co potřebujeme." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -425,75 +539,73 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Generální rekonstrukce krytého bazénu je v polovině</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavba krytého bazénu v Karviné-Hranicích, která je naprojektována na 950 dní od předání staveniště, je momentálně v polovině. Práce se přes zimu opět výrazně posunuly. Momentálně se bazén vybavuje a napojuje na technologie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Generální rekonstrukce krytého bazénu v Karviné-Hranicích pokračuje podle harmonogramu. Na kontrolních dnech dozor kontroluje dodržování všech technologických postupů a kvalitu provedené práce. Kontrolních dnů se pravidelně účastní i zástupci vedení města.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Generální rekonstrukce krytého bazénu v Karviné-Hranicích pokračuje podle harmonogramu. Na kontrolních dnech dozor kontroluje dodržování všech technologických postupů a kvalitu provedené práce. Kontrolních dnů se pravidelně účastní i zástupci vedení města. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ta stavba, i když dnes všichni víme, jaký je problém se stavebním materiálem, s pracovníky ve stavebnictví, tak běží podle plánu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V současné době se tedy soustředí práce na rozvody tepla, vzduchotechniky, elektrické rozvody a pracuje se i v přístavbách, rekreačním bazénu a wellness části.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V současné době se tedy soustředí práce na rozvody tepla, vzduchotechniky, elektrické rozvody a pracuje se i v přístavbách, rekreačním bazénu a wellness části. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Dyszkiewicz, ředitel společnosti STaRS Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hlavní bazén je ve fázi, že je zasklený, ale přibudou velké základové pásy, kdy kolem celého bývalého 25m bazénu bude na fasádě balkon."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Původní krytý bazén v Karviné sloužil lidem více třicet let. Za tu dobu neprošel žádnou výraznou rekonstrukcí, pouze se pravidelně prováděla záchovná údržba. Jeho modernizaci schválili zastupitelé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -540,147 +652,125 @@
         <w:t xml:space="preserve">Eva  Mertová, vedoucí hospicové péče Pokojný přístav, Charita  Opava: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jsou schopné  promluvit s rodinou, uklidnit pacienta.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K  pacientům přijíždějí v pravidelných intervalech sestry i  několikrát denně. Podávají infuze  a kyslík,  převazují rány a učí péči o nemocného rodinné  příslušníky.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva  Pustková, pečující: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Jsou  velice šikovné. Jsem ráda, že tady přijedou. Protože sama si  nevím rady.“   </w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">„Jsou  velice šikovné. Jsem ráda, že tady přijedou. Protože sama si  nevím rady.“    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pět  zdravotních sester z mobilního hospicu Pokojný přístav se vloni  staralo o víc jak dvě stovky klientů. Zájemců o tyto služby je  ale mnohem více. Je  to totiž jediný mobilní hospic na Opavsku.  Proto tým nyní doplní další zdravotní sestra.    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ta  kvůli cestám za pacienty potřebuje auto. Částka na jeho  pořízení, která se pohybuje od 200 000 do 300 000 korun, je ale  pro opavskou Charitu, která hospic zřizuje,  nedostupná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan  Hanuš, ředitel Charity Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nemáme  dostatek prostředků, proto jsme se rozhodli oslovit  veřejnost, aby nám  pomohla.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dárci  mohou své finanční příspěvky posílat na účet, přes portál  Darujme.cz, QR kód  nebo také mohou peníze přinést osobně na  ředitelství Charity Opava. Podrobnější  informace najdete také na webových stránkách této neziskové  organizace.    </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Dárci  mohou své finanční příspěvky posílat na účet, přes portál  Darujme.cz, QR kód  nebo také mohou peníze přinést osobně na  ředitelství Charity Opava. Podrobnější  informace najdete také na webových stránkách této neziskové  organizace.           </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MOŽNOSTI  PŘISPĚNÍ NA AUTO PRO MOBILNÍ HOSPIC POKOJNÝ PŘÍSTAV:</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">      -      převodem na účet: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">154871941/0300,  VS 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- osobní  	doručení na Ředitelství Charity Opava, Přemyslovců 26  	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- přes  	portál Darujme.cz (Charita Opava – Auto pro mobilní hospic  	Pokojný přístav)  </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -755,93 +845,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-04-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>