--- v1 (2026-04-20)
+++ v2 (2026-09-07)
@@ -887,51 +887,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-04-2022-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-04-2022-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>