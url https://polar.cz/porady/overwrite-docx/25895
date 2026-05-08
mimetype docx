--- v0 (2026-02-18)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.4.2022, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sdružení chce zvážit možnost změny trasy obchvatu Havířova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obchvat Havířova je stále živým tématem. Především jeho druhá část, která má vést přes Horní Suchou a Třanovice. Zástupci Sdružení pro přeložku a výstavbu silnice l/11 požadují, aby byla zvážena alternativní možnost, která by trasu změnila.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -120,53 +235,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov plánuje, že spustí obří třídící linku v roce 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velkokapacitní centrum pro využití komunálního odpadu CEVYKO za téměř půl miliardy korun zřejmě spustí provoz o dva roky později, než Havířov plánoval. Ve hře je také varianta, že nebude postaveno v areálu Průmyslové zóny Dukla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Akciová společnost CEVYKO - Centrum pro využití komunálního odpadu byla založena v říjnu 2019. Havířov měl původně v plánu, že provoz velké a moderní třídící linky za zhruba 450 milionů korun spustí na pozemcích města v areálu Průmyslové zóny Dukla v roce 2024. To se však nestihne. Za zpožděním v jednáních je podle společnosti covidové období a také legislativa.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Akciová společnost CEVYKO - Centrum pro využití komunálního odpadu byla založena v říjnu 2019. Havířov měl původně v plánu, že provoz velké a moderní třídící linky za zhruba 450 milionů korun spustí na pozemcích města v areálu Průmyslové zóny Dukla v roce 2024. To se však nestihne. Za zpožděním v jednáních je podle společnosti covidové období a také legislativa. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Zyder, ředitel společnosti CEVYKO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”Další věcí, proč jsme se museli posunout, je že se nám protahují možnosti dotační podpory takového projektu, které bychom rádi využili. Například do dnešních dnů nebyly schváleny Evropskou komisí přesné rámce operačního programu Životní prostředí a my, abychom ten projekt mohli udělat s tím, že budeme maximálně splňovat podmínky takových operačních programů, tak potřebujeme přesně vědět, jaké jsou na nás kladeny požadavky, abychom to mohli upravit. Je to jedno s druhým.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Někteří zastupitelé si myslí, že lokalita pro výstavbu není vhodná, protože se v blízkosti nachází firma na výrobu zdravotnických setů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -417,93 +531,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-30-04-2022-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>