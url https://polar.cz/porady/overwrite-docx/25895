--- v1 (2026-05-08)
+++ v2 (2026-08-30)
@@ -573,51 +573,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-30-04-2022-16-24" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-30-04-2022-16-24?url=havirovsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>