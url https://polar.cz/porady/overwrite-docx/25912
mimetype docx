--- v0 (2025-12-22)
+++ v1 (2026-05-17)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5.2022, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Léta běží</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Aloisie Goluchová oslavila 101. narozeniny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krásných 101 let oslavila obyvatelka Nového domova v Karviné Aloisie Goluchová. Gratulanti ocenili její vitalitu a veselý přístup k životu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oslavenkyně je rodačkou z Karviné a na Karvinsku strávila celý svůj život. S manželem žila 49 let. Má 5 vnoučat, 8 pravnoučat a jednoho prapravnuka.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oslavenkyně je rodačkou z Karviné a na Karvinsku strávila celý svůj život. S manželem žila 49 let. Má 5 vnoučat, 8 pravnoučat a jednoho prapravnuka. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslava Goluchová, snacha oslavenkyně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Babička pracovala v Prioru, jezdila s výtahem jako výtahářka. Je to strašně šikovná paní, veselá, ráda jezdila na výlety, nepila, nekouřila a ráda se bavila. Měla dvě dvě sestry, bratra. Vdala jsem se za jejího syna, kterého měla jediného. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktivním životem paní Goluchová žije i v Novém domově. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -483,110 +597,90 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ta  kvůli cestám za pacienty potřebuje auto. Částka na jeho  pořízení, která se pohybuje od 200 000 do 300 000 korun, je ale  pro opavskou Charitu, která hospic zřizuje,  nedostupná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan  Hanuš, ředitel Charity Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nemáme  dostatek prostředků, proto jsme se rozhodli oslovit  veřejnost, aby nám  pomohla.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dárci  mohou své finanční příspěvky posílat na účet, přes portál  Darujme.cz, QR kód  nebo také mohou peníze přinést osobně na  ředitelství Charity Opava. Podrobnější  informace najdete také na webových stránkách této neziskové  organizace.    </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Dárci  mohou své finanční příspěvky posílat na účet, přes portál  Darujme.cz, QR kód  nebo také mohou peníze přinést osobně na  ředitelství Charity Opava. Podrobnější  informace najdete také na webových stránkách této neziskové  organizace.           </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MOŽNOSTI  PŘISPĚNÍ NA AUTO PRO MOBILNÍ HOSPIC POKOJNÝ PŘÍSTAV:</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">      -      převodem na účet: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">154871941/0300,  VS 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- osobní  	doručení na Ředitelství Charity Opava, Přemyslovců 26  	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- přes  	portál Darujme.cz (Charita Opava – Auto pro mobilní hospic  	Pokojný přístav)  </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -661,93 +755,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/leta-bezi/leta-bezi-03-05-2022-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>